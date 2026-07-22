--- v0 (2025-10-01)
+++ v1 (2026-07-22)
@@ -14,131 +14,131 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="136">
   <si>
-    <t>NFI5</t>
+    <t>IFN5</t>
   </si>
   <si>
-    <t>forest area</t>
+    <t>surface forestière</t>
   </si>
   <si>
-    <t>forest type (17 classes)</t>
+    <t>type de forêt (17 classes)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regional demarcation</t>
+      <t xml:space="preserve">découpage régional</t>
     </r>
     <r>
-      <t xml:space="preserve">: forest district (2024)</t>
+      <t xml:space="preserve">: arrondissement forestier (2024)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unit</t>
+      <t xml:space="preserve">unité</t>
     </r>
     <r>
-      <t xml:space="preserve">: %, column total</t>
+      <t xml:space="preserve">: %, total de colonne</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">evaluation area</t>
+      <t xml:space="preserve">ensemble analysé</t>
     </r>
     <r>
-      <t xml:space="preserve">: accessible forest</t>
+      <t xml:space="preserve">: forêt accessible</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">grid</t>
+      <t xml:space="preserve">réseau</t>
     </r>
     <r>
-      <t xml:space="preserve">: 1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
   </si>
   <si>
-    <t>state 2018/26</t>
+    <t>état 2018/26</t>
   </si>
   <si>
-    <t>forest district (2024)</t>
+    <t>arrondissement forestier (2024)</t>
   </si>
   <si>
     <t>AG01</t>
   </si>
   <si>
     <t>AG02</t>
   </si>
   <si>
     <t>AG03</t>
   </si>
   <si>
     <t>AG04</t>
   </si>
   <si>
     <t>AI01</t>
   </si>
   <si>
     <t>AR01</t>
   </si>
   <si>
     <t>BE01</t>
   </si>
   <si>
     <t>BE02</t>
   </si>
@@ -373,291 +373,291 @@
   <si>
     <t>ZG01</t>
   </si>
   <si>
     <t>ZH01</t>
   </si>
   <si>
     <t>ZH02</t>
   </si>
   <si>
     <t>ZH03</t>
   </si>
   <si>
     <t>ZH04</t>
   </si>
   <si>
     <t>ZH05</t>
   </si>
   <si>
     <t>ZH06</t>
   </si>
   <si>
     <t>ZH07</t>
   </si>
   <si>
-    <t>lakes</t>
+    <t>lacs</t>
   </si>
   <si>
-    <t>Switzerland</t>
+    <t>Suisse</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>inaccessible forest</t>
+    <t>forêt inaccessible</t>
   </si>
   <si>
-    <t>shrub forest</t>
+    <t>forêt buissonnante</t>
   </si>
   <si>
-    <t>permanently unstocked forest area</t>
+    <t>surface forestière en permanence non boisée</t>
   </si>
   <si>
-    <t>temporarily unstocked forest area</t>
+    <t>surface forestière temporairement non boisée</t>
   </si>
   <si>
-    <t>aisle, embankment</t>
+    <t>tranchée, talus</t>
   </si>
   <si>
-    <t>permanently open stand</t>
+    <t>peuplement clairsemé</t>
   </si>
   <si>
-    <t>(nut) orchard, plantation</t>
+    <t>selve, culture d'arbres</t>
   </si>
   <si>
-    <t>coppice forest</t>
+    <t>taillis</t>
   </si>
   <si>
-    <t>coppice with standards</t>
+    <t>taillis-sous-futaie</t>
   </si>
   <si>
-    <t>selection type high forest</t>
+    <t>futaie d'aspect jardiné</t>
   </si>
   <si>
-    <t>non-uniform high forest</t>
+    <t>futaie irrégulière</t>
   </si>
   <si>
-    <t>young growth/ thicket</t>
+    <t>recrû/fourré</t>
   </si>
   <si>
-    <t>poletimber</t>
+    <t>perchis</t>
   </si>
   <si>
-    <t>young timber</t>
+    <t>jeune futaie</t>
   </si>
   <si>
-    <t>medium timber</t>
+    <t>futaie moyenne</t>
   </si>
   <si>
-    <t>old timber</t>
+    <t>vieille futaie</t>
   </si>
   <si>
-    <t>incomplete survey</t>
+    <t>relevé incomplet</t>
   </si>
   <si>
     <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 26.04.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 26.04.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2282435/620367</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forest area</t>
+      <t xml:space="preserve">surface forestière</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #44</t>
     </r>
   </si>
   <si>
-    <t>All areas designated as forest according to the NFI forest definition. The forest definition includes shrub forest. The target variable "forest area" is also used when classifying the total area as forest or non-forest.</t>
+    <t>Ensemble de toutes les surfaces qui sont désignées comme forêt selon la définition de la forêt de l’IFN. Cette définition inclut la forêt buissonnante. La variable cible «surface forestière» est également utilisée pour évaluer la surface totale lorsqu'il s'agit de distinguer entre «forêt» et «hors forêt».</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forest type (17 classes)</t>
+      <t xml:space="preserve">type de forêt (17 classes)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #501</t>
     </r>
   </si>
   <si>
-    <t>Classification of forests according to their establishment, structure and management into 17 classes («types»). In contrast to the forest typology with 12 classes, the forest typology with 17 classes defines each development stage (young growth to timber) as an individual class. Reference: Field Survey (MID 255: Nutzungskategorie, MID 257: Waldtyp nach Aufnahmeanleitung LFI, MID 260: Waldform, MID 267: Bestandesstruktur, MID 261: Entwicklungsstufe)</t>
+    <t>Répartition des forêts en 17 classes («types») en fonction de leur origine, de leur structure et de leur gestion. Contrairement à la variable «type de forêt (12 classes)», la variable «type de forêt (17 classes)» identifie chaque stade de développement (du recrû à la futaie) comme une classe séparée. Source: relevé de terrain (MID 255: Nutzungskategorie, MID 257: Waldtyp nach Aufnahmeanleitung LFI, MID 260: Waldform, MID 267: Bestandesstruktur, MID 261: Entwicklungsstufe)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forest district (2023)</t>
+      <t xml:space="preserve">arrondissement forestier (2023)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2777</t>
     </r>
   </si>
   <si>
-    <t>Regional demarcation with the forest districts as a unit. This variable is based on a survey of the cantonal forest services in winter 2022/2023.</t>
+    <t>Découpage régional dont les arrondissements forestiers constituent l'unité. Cette variable se base sur une enquête réalisée auprès des services forestiers cantonaux durant l’hiver 2022/2023.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">accessible forest</t>
+      <t xml:space="preserve">forêt accessible</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1348</t>
     </r>
   </si>
   <si>
-    <t>Area that meets the forest definition of the NFI, i.e. is «forest without shrub forest» or «shrub forest», and can be reached on foot.</t>
+    <t>Surface répondant à la définition forestière de l'IFN, c'est-à-dire «forêt sans la forêt buissonnante» ou «forêt buissonnante», et atteignable à pied.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1–5 de 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 de 9 sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1009,51 +1009,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:GG48"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="52.987" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="5.856" bestFit="true" customWidth="true" style="0"/>
@@ -13205,51 +13205,51 @@
         <v>106</v>
       </c>
       <c r="GE31" s="6" t="s">
         <v>106</v>
       </c>
       <c r="GF31" s="6">
         <v>100.0</v>
       </c>
       <c r="GG31" s="6" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="32" spans="1:189" customHeight="1" ht="21.75">
       <c r="A32" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 26.04.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 26.04.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2282435/620367</t>
           </r>
         </is>
       </c>
       <c r="B32" s="3"/>
       <c r="C32" s="3"/>
       <c r="D32" s="3"/>
       <c r="E32" s="3"/>
       <c r="F32" s="3"/>
       <c r="G32" s="3"/>
       <c r="H32" s="3"/>
       <c r="I32" s="3"/>
       <c r="J32" s="3"/>
       <c r="K32" s="3"/>
@@ -13423,191 +13423,191 @@
       <c r="FW32" s="3"/>
       <c r="FX32" s="3"/>
       <c r="FY32" s="3"/>
       <c r="FZ32" s="3"/>
       <c r="GA32" s="3"/>
       <c r="GB32" s="3"/>
       <c r="GC32" s="3"/>
       <c r="GD32" s="3"/>
       <c r="GE32" s="3"/>
       <c r="GF32" s="3"/>
       <c r="GG32" s="3"/>
     </row>
     <row r="35" spans="1:189">
       <c r="A35" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forest area</t>
+            <t xml:space="preserve">surface forestière</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #44</t>
           </r>
         </is>
       </c>
     </row>
     <row r="36" spans="1:189" customHeight="1" ht="29">
       <c r="A36" s="1" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="38" spans="1:189">
       <c r="A38" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forest type (17 classes)</t>
+            <t xml:space="preserve">type de forêt (17 classes)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #501</t>
           </r>
         </is>
       </c>
     </row>
     <row r="39" spans="1:189" customHeight="1" ht="29">
       <c r="A39" s="1" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="41" spans="1:189">
       <c r="A41" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forest district (2023)</t>
+            <t xml:space="preserve">arrondissement forestier (2023)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2777</t>
           </r>
         </is>
       </c>
     </row>
     <row r="42" spans="1:189" customHeight="1" ht="29">
       <c r="A42" s="1" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="44" spans="1:189">
       <c r="A44" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">accessible forest</t>
+            <t xml:space="preserve">forêt accessible</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1348</t>
           </r>
         </is>
       </c>
     </row>
     <row r="45" spans="1:189" customHeight="1" ht="29">
       <c r="A45" s="1" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:189">
       <c r="A47" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1–5 de 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="48" spans="1:189" customHeight="1" ht="29">
       <c r="A48" s="1" t="s">
         <v>135</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:GG1"/>
     <mergeCell ref="A2:GG2"/>