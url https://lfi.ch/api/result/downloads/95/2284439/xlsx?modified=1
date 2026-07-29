--- v0 (2026-01-11)
+++ v1 (2026-07-29)
@@ -617,67 +617,67 @@
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2652</t>
     </r>
   </si>
   <si>
     <t>Zugänglicher Wald ohne Gebüschwald (z.W.o.G.; d.h. Wald, der zu weniger als zwei Dritteln mit Sträuchern bedeckt ist und zu Fuss aufgesucht werden kann), der innerhalb des Schutzwalds liegt, den die Kantone im Jahr 2022 nach den harmonisierten Kriterien von SilvaProtect-CH (Losey &amp; Wehrli 2013) ausgeschieden hatten.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 von 9 auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -37025,51 +37025,51 @@
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2652</t>
           </r>
         </is>
       </c>
     </row>
     <row r="89" spans="1:190" customHeight="1" ht="29">
       <c r="A89" s="1" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="91" spans="1:190">
       <c r="A91" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="92" spans="1:190" customHeight="1" ht="29">
       <c r="A92" s="1" t="s">
         <v>134</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:GH1"/>
     <mergeCell ref="A2:GH2"/>