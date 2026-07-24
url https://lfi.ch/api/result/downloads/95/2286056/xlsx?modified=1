--- v0 (2026-07-23)
+++ v1 (2026-07-24)
@@ -14,131 +14,131 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="124">
   <si>
-    <t>IFN5</t>
-[...5 lines deleted...]
-    <t>altitude (par classes de 400 m)</t>
+    <t>LFI5</t>
+  </si>
+  <si>
+    <t>Waldfläche</t>
+  </si>
+  <si>
+    <t>Höhenlage (400-m-Klassen)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">découpage régional</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
     </r>
     <r>
-      <t xml:space="preserve">: arrondissement forestier (2024)</t>
+      <t xml:space="preserve">: Forstkreis (2024)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unité</t>
+      <t xml:space="preserve">Einheit</t>
     </r>
     <r>
-      <t xml:space="preserve">: %, total de colonne</t>
+      <t xml:space="preserve">: %, Spaltentotal</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">ensemble analysé</t>
+      <t xml:space="preserve">Bezugsfläche</t>
     </r>
     <r>
-      <t xml:space="preserve">: forêts protectrices (2022): forêt IFN4/IFN5</t>
+      <t xml:space="preserve">: Schutzwald (2022): Wald LFI4/LFI5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau</t>
+      <t xml:space="preserve">Netz</t>
     </r>
     <r>
-      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
+      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
     </r>
   </si>
   <si>
-    <t>état 2018/26</t>
-[...2 lines deleted...]
-    <t>arrondissement forestier (2024)</t>
+    <t>Zustand 2018/26</t>
+  </si>
+  <si>
+    <t>Forstkreis (2024)</t>
   </si>
   <si>
     <t>AG01</t>
   </si>
   <si>
     <t>AG02</t>
   </si>
   <si>
     <t>AG03</t>
   </si>
   <si>
     <t>AG04</t>
   </si>
   <si>
     <t>AI01</t>
   </si>
   <si>
     <t>AR01</t>
   </si>
   <si>
     <t>BE01</t>
   </si>
   <si>
     <t>BE02</t>
   </si>
@@ -373,255 +373,255 @@
   <si>
     <t>ZG01</t>
   </si>
   <si>
     <t>ZH01</t>
   </si>
   <si>
     <t>ZH02</t>
   </si>
   <si>
     <t>ZH03</t>
   </si>
   <si>
     <t>ZH04</t>
   </si>
   <si>
     <t>ZH05</t>
   </si>
   <si>
     <t>ZH06</t>
   </si>
   <si>
     <t>ZH07</t>
   </si>
   <si>
-    <t>lacs</t>
-[...2 lines deleted...]
-    <t>Suisse</t>
+    <t>Seen</t>
+  </si>
+  <si>
+    <t>Schweiz</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>pas d'indication</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
     <t>&gt;1800 m</t>
   </si>
   <si>
     <t>1401-1800 m</t>
   </si>
   <si>
     <t xml:space="preserve">1001-1400 m </t>
   </si>
   <si>
     <t xml:space="preserve">601-1000 m </t>
   </si>
   <si>
     <t>=600 m</t>
   </si>
   <si>
-    <t>total</t>
+    <t>Total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 26.04.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 26.04.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2286056/623988</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">surface forestière</t>
+      <t xml:space="preserve">Waldfläche</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #44</t>
     </r>
   </si>
   <si>
-    <t>Ensemble de toutes les surfaces qui sont désignées comme forêt selon la définition de la forêt de l’IFN. Cette définition inclut la forêt buissonnante. La variable cible «surface forestière» est également utilisée pour évaluer la surface totale lorsqu'il s'agit de distinguer entre «forêt» et «hors forêt».</t>
+    <t>Gesamtheit aller Flächen, die gemäss Walddefinition des LFI als Wald bezeichnet werden. Die Walddefinition schliesst Gebüschwald mit ein. Die Zielgrösse «Waldfläche» wird auch verwendet für Auswertungen der Gesamtfläche, wenn es um die Unterscheidung von Wald und Nichtwald geht.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">altitude (par classes de 400 m)</t>
+      <t xml:space="preserve">Höhenlage (400-m-Klassen)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #963</t>
     </r>
   </si>
   <si>
-    <t>Altitude par tranches de 400 m. Source: modèle numérique du terrain MNT25 de Swisstopo</t>
+    <t>Höhe über Meer in Klassen zu 400 m. Grundlage: digitales Höhenmodell DHM 25 von Swisstopo</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">arrondissement forestier (2023)</t>
+      <t xml:space="preserve">Forstkreis (2023)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2777</t>
     </r>
   </si>
   <si>
-    <t>Découpage régional dont les arrondissements forestiers constituent l'unité. Cette variable se base sur une enquête réalisée auprès des services forestiers cantonaux durant l’hiver 2022/2023.</t>
+    <t>Regionale Gliederung mit den Forstkreisen als Einheit. Die Variable basiert auf einer Erhebung bei den kantonalen Forstdiensten im Winter 2022/2023.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forêts protectrices (2022): forêt IFN4/IFN5</t>
+      <t xml:space="preserve">Schutzwald (2022): Wald LFI4/LFI5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2683</t>
     </r>
   </si>
   <si>
-    <t>Zone correspondant à la fois dans l'IFN4 (2009-2017) et dans l'IFN5 (2018-2026) à la définition de «forêt» (c'est-à-dire «forêt sans la forêt buissonnante ou «forêt buissonnante») et située dans une forêt protectrice délimitée en 2022 par les cantons selon les critères harmonisés de Silvaprotect-CH (Losey et Wehrli 2013).</t>
+    <t>Fläche, die sowohl im LFI4 (2009-2017) als auch im LFI5 (2008-2026) die Walddefinition des LFI erfüllte (also «Wald ohne Gebüschwald» oder «Gebüschwald» war) und innerhalb des Schutzwalds liegt, den die Kantone im Jahr 2022 nach den harmonisierten Kriterien von Silvaprotect-CH (Losey &amp; Wehrli 2013) ausgeschieden hatten.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1–5 de 9</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sous-réseaux 1, 2, 3, 4 et 5 de 9 sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 von 9 auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -976,51 +976,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:GG36"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="32.849" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="4.57" bestFit="true" customWidth="true" style="0"/>
@@ -6344,51 +6344,51 @@
         <v>106</v>
       </c>
       <c r="GE19" s="7" t="s">
         <v>106</v>
       </c>
       <c r="GF19" s="7">
         <v>100.0</v>
       </c>
       <c r="GG19" s="7" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="20" spans="1:189" customHeight="1" ht="21.75">
       <c r="A20" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 26.04.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 26.04.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2286056/623988</t>
           </r>
         </is>
       </c>
       <c r="B20" s="3"/>
       <c r="C20" s="3"/>
       <c r="D20" s="3"/>
       <c r="E20" s="3"/>
       <c r="F20" s="3"/>
       <c r="G20" s="3"/>
       <c r="H20" s="3"/>
       <c r="I20" s="3"/>
       <c r="J20" s="3"/>
       <c r="K20" s="3"/>
@@ -6562,191 +6562,191 @@
       <c r="FW20" s="3"/>
       <c r="FX20" s="3"/>
       <c r="FY20" s="3"/>
       <c r="FZ20" s="3"/>
       <c r="GA20" s="3"/>
       <c r="GB20" s="3"/>
       <c r="GC20" s="3"/>
       <c r="GD20" s="3"/>
       <c r="GE20" s="3"/>
       <c r="GF20" s="3"/>
       <c r="GG20" s="3"/>
     </row>
     <row r="23" spans="1:189">
       <c r="A23" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">surface forestière</t>
+            <t xml:space="preserve">Waldfläche</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #44</t>
           </r>
         </is>
       </c>
     </row>
     <row r="24" spans="1:189" customHeight="1" ht="29">
       <c r="A24" s="1" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="26" spans="1:189">
       <c r="A26" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">altitude (par classes de 400 m)</t>
+            <t xml:space="preserve">Höhenlage (400-m-Klassen)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #963</t>
           </r>
         </is>
       </c>
     </row>
     <row r="27" spans="1:189" customHeight="1" ht="29">
       <c r="A27" s="1" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="29" spans="1:189">
       <c r="A29" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">arrondissement forestier (2023)</t>
+            <t xml:space="preserve">Forstkreis (2023)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2777</t>
           </r>
         </is>
       </c>
     </row>
     <row r="30" spans="1:189" customHeight="1" ht="29">
       <c r="A30" s="1" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="32" spans="1:189">
       <c r="A32" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forêts protectrices (2022): forêt IFN4/IFN5</t>
+            <t xml:space="preserve">Schutzwald (2022): Wald LFI4/LFI5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2683</t>
           </r>
         </is>
       </c>
     </row>
     <row r="33" spans="1:189" customHeight="1" ht="29">
       <c r="A33" s="1" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="35" spans="1:189">
       <c r="A35" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1–5 de 9</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="36" spans="1:189" customHeight="1" ht="29">
       <c r="A36" s="1" t="s">
         <v>123</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:GG1"/>
     <mergeCell ref="A2:GG2"/>