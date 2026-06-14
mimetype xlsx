--- v0 (2025-11-29)
+++ v1 (2026-06-14)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="124">
   <si>
     <t>NFI5</t>
   </si>
   <si>
     <t>proportion of forest edge</t>
   </si>
   <si>
     <t>shape of forest edge</t>
   </si>
   <si>
@@ -583,51 +583,51 @@
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
     <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -961,156 +961,156 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:GG36"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="32" max="32" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="32" max="32" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="50" max="50" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="58" max="58" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="59" max="59" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="60" max="60" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="60" max="60" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="61" max="61" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="62" max="62" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="63" max="63" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="64" max="64" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="65" max="65" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="66" max="66" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="67" max="67" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="68" max="68" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="69" max="69" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="70" max="70" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="71" max="71" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="72" max="72" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="73" max="73" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="74" max="74" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="75" max="75" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="76" max="76" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="77" max="77" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="78" max="78" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="79" max="79" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="80" max="80" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="81" max="81" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="82" max="82" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="83" max="83" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="84" max="84" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="85" max="85" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="86" max="86" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="87" max="87" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="88" max="88" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="89" max="89" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="90" max="90" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="91" max="91" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="92" max="92" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="93" max="93" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="94" max="94" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="94" max="94" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="95" max="95" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="96" max="96" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="97" max="97" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="98" max="98" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="99" max="99" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="100" max="100" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="101" max="101" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="102" max="102" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="103" max="103" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="104" max="104" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="105" max="105" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="106" max="106" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="107" max="107" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="108" max="108" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="109" max="109" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="110" max="110" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="111" max="111" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="112" max="112" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="113" max="113" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="114" max="114" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="115" max="115" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="116" max="116" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="117" max="117" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="118" max="118" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="119" max="119" width="5.856" bestFit="true" customWidth="true" style="0"/>
@@ -3093,51 +3093,51 @@
       <c r="AZ14" s="6">
         <v>13.1</v>
       </c>
       <c r="BA14" s="6">
         <v>8.7</v>
       </c>
       <c r="BB14" s="6">
         <v>49.6</v>
       </c>
       <c r="BC14" s="6">
         <v>15.8</v>
       </c>
       <c r="BD14" s="6">
         <v>10.7</v>
       </c>
       <c r="BE14" s="6" t="s">
         <v>106</v>
       </c>
       <c r="BF14" s="6">
         <v>0.0</v>
       </c>
       <c r="BG14" s="6" t="s">
         <v>106</v>
       </c>
       <c r="BH14" s="6">
-        <v>66.6</v>
+        <v>66.59999999999999</v>
       </c>
       <c r="BI14" s="6">
         <v>27.2</v>
       </c>
       <c r="BJ14" s="6">
         <v>66.7</v>
       </c>
       <c r="BK14" s="6">
         <v>27.4</v>
       </c>
       <c r="BL14" s="6" t="s">
         <v>106</v>
       </c>
       <c r="BM14" s="6" t="s">
         <v>106</v>
       </c>
       <c r="BN14" s="6">
         <v>0.0</v>
       </c>
       <c r="BO14" s="6" t="s">
         <v>106</v>
       </c>
       <c r="BP14" s="6">
         <v>0.0</v>
       </c>
@@ -3578,51 +3578,51 @@
       <c r="X15" s="6">
         <v>33.6</v>
       </c>
       <c r="Y15" s="6" t="s">
         <v>106</v>
       </c>
       <c r="Z15" s="6">
         <v>0.0</v>
       </c>
       <c r="AA15" s="6" t="s">
         <v>106</v>
       </c>
       <c r="AB15" s="6" t="s">
         <v>106</v>
       </c>
       <c r="AC15" s="6" t="s">
         <v>106</v>
       </c>
       <c r="AD15" s="6">
         <v>50.9</v>
       </c>
       <c r="AE15" s="6" t="s">
         <v>106</v>
       </c>
       <c r="AF15" s="6">
-        <v>67.9</v>
+        <v>67.90000000000001</v>
       </c>
       <c r="AG15" s="6">
         <v>18.9</v>
       </c>
       <c r="AH15" s="6">
         <v>42.3</v>
       </c>
       <c r="AI15" s="6">
         <v>14.5</v>
       </c>
       <c r="AJ15" s="6">
         <v>35.7</v>
       </c>
       <c r="AK15" s="6">
         <v>19.9</v>
       </c>
       <c r="AL15" s="6">
         <v>0.0</v>
       </c>
       <c r="AM15" s="6" t="s">
         <v>106</v>
       </c>
       <c r="AN15" s="6">
         <v>33.9</v>
       </c>
@@ -4333,51 +4333,51 @@
       <c r="CH16" s="6">
         <v>0.0</v>
       </c>
       <c r="CI16" s="6" t="s">
         <v>106</v>
       </c>
       <c r="CJ16" s="6">
         <v>100.0</v>
       </c>
       <c r="CK16" s="6" t="s">
         <v>106</v>
       </c>
       <c r="CL16" s="6">
         <v>0.0</v>
       </c>
       <c r="CM16" s="6" t="s">
         <v>106</v>
       </c>
       <c r="CN16" s="6" t="s">
         <v>106</v>
       </c>
       <c r="CO16" s="6" t="s">
         <v>106</v>
       </c>
       <c r="CP16" s="6">
-        <v>66.4</v>
+        <v>66.40000000000001</v>
       </c>
       <c r="CQ16" s="6">
         <v>27.3</v>
       </c>
       <c r="CR16" s="6">
         <v>25.5</v>
       </c>
       <c r="CS16" s="6" t="s">
         <v>106</v>
       </c>
       <c r="CT16" s="6">
         <v>0.0</v>
       </c>
       <c r="CU16" s="6" t="s">
         <v>106</v>
       </c>
       <c r="CV16" s="6">
         <v>0.0</v>
       </c>
       <c r="CW16" s="6" t="s">
         <v>106</v>
       </c>
       <c r="CX16" s="6">
         <v>28.8</v>
       </c>