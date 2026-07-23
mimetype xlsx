--- v0 (2026-01-08)
+++ v1 (2026-07-23)
@@ -17,128 +17,128 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="127">
   <si>
     <t>IFN5</t>
   </si>
   <si>
-    <t>superficie forestale</t>
-[...2 lines deleted...]
-    <t>bosco esclusi gli arbusteti, arbusteto · funzione particolare del bosco (2 classi)</t>
+    <t>surface forestière</t>
+  </si>
+  <si>
+    <t>forêt sans la forêt buissonnante, forêt buissonnante · fonction particulière de la forêt (2 classes)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
+      <t xml:space="preserve">découpage régional</t>
     </r>
     <r>
-      <t xml:space="preserve">: circondario forestale (2024)</t>
+      <t xml:space="preserve">: arrondissement forestier (2024)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
+      <t xml:space="preserve">unité</t>
     </r>
     <r>
-      <t xml:space="preserve">: %, subtotale</t>
+      <t xml:space="preserve">: %, sous-total</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
+      <t xml:space="preserve">ensemble analysé</t>
     </r>
     <r>
-      <t xml:space="preserve">: bosco IFN4/IFN5</t>
+      <t xml:space="preserve">: forêt IFN4/IFN5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
+      <t xml:space="preserve">réseau</t>
     </r>
     <r>
-      <t xml:space="preserve">: reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
   </si>
   <si>
-    <t>stato 2018/26</t>
-[...2 lines deleted...]
-    <t>circondario forestale (2024)</t>
+    <t>état 2018/26</t>
+  </si>
+  <si>
+    <t>arrondissement forestier (2024)</t>
   </si>
   <si>
     <t>AG01</t>
   </si>
   <si>
     <t>AG02</t>
   </si>
   <si>
     <t>AG03</t>
   </si>
   <si>
     <t>AG04</t>
   </si>
   <si>
     <t>AI01</t>
   </si>
   <si>
     <t>AR01</t>
   </si>
   <si>
     <t>BE01</t>
   </si>
   <si>
     <t>BE02</t>
   </si>
@@ -373,287 +373,287 @@
   <si>
     <t>ZG01</t>
   </si>
   <si>
     <t>ZH01</t>
   </si>
   <si>
     <t>ZH02</t>
   </si>
   <si>
     <t>ZH03</t>
   </si>
   <si>
     <t>ZH04</t>
   </si>
   <si>
     <t>ZH05</t>
   </si>
   <si>
     <t>ZH06</t>
   </si>
   <si>
     <t>ZH07</t>
   </si>
   <si>
-    <t>laghi</t>
-[...8 lines deleted...]
-    <t>funzione particolare del bosco (2 classi)</t>
+    <t>lacs</t>
+  </si>
+  <si>
+    <t>Suisse</t>
+  </si>
+  <si>
+    <t>forêt sans la forêt buissonnante, forêt buissonnante</t>
+  </si>
+  <si>
+    <t>fonction particulière de la forêt (2 classes)</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>non presenta</t>
-[...11 lines deleted...]
-    <t>arbusteto</t>
+    <t>absente</t>
+  </si>
+  <si>
+    <t>présente</t>
+  </si>
+  <si>
+    <t>total</t>
+  </si>
+  <si>
+    <t>forêt sans la forêt buissonnante</t>
+  </si>
+  <si>
+    <t>forêt buissonnante</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 26.04.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 26.04.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2287544/625476</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">superficie forestale</t>
+      <t xml:space="preserve">surface forestière</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #44</t>
     </r>
   </si>
   <si>
-    <t>Insieme di tutte le superfici dichiarate come bosco secondo la definizione di bosco dell'IFN. Questa definizione comprende anche gli arbusteti. La variabile target «superficie forestale» viene anche utilizzata per analizzare la superficie totale quando si tratta di distinguere tra «bosco» e «non bosco».</t>
+    <t>Ensemble de toutes les surfaces qui sont désignées comme forêt selon la définition de la forêt de l’IFN. Cette définition inclut la forêt buissonnante. La variable cible «surface forestière» est également utilisée pour évaluer la surface totale lorsqu'il s'agit de distinguer entre «forêt» et «hors forêt».</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco esclusi gli arbusteti, arbusteto</t>
+      <t xml:space="preserve">forêt sans la forêt buissonnante, forêt buissonnante</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1697</t>
     </r>
   </si>
   <si>
-    <t>Tipo di bosco in due classi (bosco esclusi gli arbusteti, arbusteto). Fonte: rilievo sul terreno (MID 816) oppure, se il bosco non è accessibile, interpretazione di foto aeree</t>
+    <t>Forêt répartie en deux classes (forêt sans la forêt buissonnante, forêt buissonnante). Source: relevé de terrain (MID 816) ou - si la forêt n'est pas accessible - interprétation des photos aériennes</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">funzione particolare del bosco (2 classi)</t>
+      <t xml:space="preserve">fonction particulière de la forêt (2 classes)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1095</t>
     </r>
   </si>
   <si>
-    <t>Presenza di una funzione del bosco di significativa importanza locale secondo la pianificazione forestale o la valutazione del servizio forestale locale, in due classi (presente/non presente). Le funzioni del bosco sono, ad esempio, la produzione di legname, la protezione dai pericoli naturali, la protezione della natura, la protezione delle acque potabili. Fonte: inchiesta presso il servizio forestale (MID 327: Spezielle Waldfunktionen)</t>
+    <t>Présence d'une fonction forestière d'importance locale significative selon la planification forestière ou l'évaluation experte par le service forestier local, en deux classes (présente/absente). Les fonctions de la forêt sont par exemple la production de bois, la protection contre les dangers naturels, la protection de la nature, la protection des eaux potables. Source: enquête auprès des services forestiers (MID 327: Fonctions particulières de la forêt)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">circondario forestale (2023)</t>
+      <t xml:space="preserve">arrondissement forestier (2023)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2777</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione regionale con i circondari forestali come unità. Questa variabile si basa sull'inchiesta presso i servizi forestali cantonali effettuata nell’inverno 2022/2023.</t>
+    <t>Découpage régional dont les arrondissements forestiers constituent l'unité. Cette variable se base sur une enquête réalisée auprès des services forestiers cantonaux durant l’hiver 2022/2023.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco IFN4/IFN5</t>
+      <t xml:space="preserve">forêt IFN4/IFN5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2604</t>
     </r>
   </si>
   <si>
-    <t>Area che soddisfa la definizione di bosco dell'IFN sia nell'IFN4 (2009-2017) che nell'IFN5 (2018-2026), ossia che è «bosco esclusi gli arbusteti» o «arbusteto».</t>
+    <t>Zone correspondant à la définition forestière de l'IFN, c'est-à-dire «forêt sans la forêt buissonnante» ou «forêt buissonnante», à la fois dans l'IFN4 (2009-2017) et dans l'IFN5 (2018-2026).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1–5 de 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 de 9 sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1005,52 +1005,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:GH48"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="48.131" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="51.702" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="64.699" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="56.415" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="4.57" bestFit="true" customWidth="true" style="0"/>
@@ -11524,51 +11524,51 @@
         <v>108</v>
       </c>
       <c r="GF28" s="6" t="s">
         <v>108</v>
       </c>
       <c r="GG28" s="6">
         <v>100.0</v>
       </c>
       <c r="GH28" s="6" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="29" spans="1:190" customHeight="1" ht="21.75">
       <c r="A29" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 26.04.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 26.04.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2287544/625476</t>
           </r>
         </is>
       </c>
       <c r="C29" s="3"/>
       <c r="D29" s="3"/>
       <c r="E29" s="3"/>
       <c r="F29" s="3"/>
       <c r="G29" s="3"/>
       <c r="H29" s="3"/>
       <c r="I29" s="3"/>
       <c r="J29" s="3"/>
       <c r="K29" s="3"/>
       <c r="L29" s="3"/>
@@ -11742,226 +11742,226 @@
       <c r="FX29" s="3"/>
       <c r="FY29" s="3"/>
       <c r="FZ29" s="3"/>
       <c r="GA29" s="3"/>
       <c r="GB29" s="3"/>
       <c r="GC29" s="3"/>
       <c r="GD29" s="3"/>
       <c r="GE29" s="3"/>
       <c r="GF29" s="3"/>
       <c r="GG29" s="3"/>
       <c r="GH29" s="3"/>
     </row>
     <row r="32" spans="1:190">
       <c r="A32" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">superficie forestale</t>
+            <t xml:space="preserve">surface forestière</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #44</t>
           </r>
         </is>
       </c>
     </row>
     <row r="33" spans="1:190" customHeight="1" ht="29">
       <c r="A33" s="1" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="35" spans="1:190">
       <c r="A35" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco esclusi gli arbusteti, arbusteto</t>
+            <t xml:space="preserve">forêt sans la forêt buissonnante, forêt buissonnante</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1697</t>
           </r>
         </is>
       </c>
     </row>
     <row r="36" spans="1:190" customHeight="1" ht="29">
       <c r="A36" s="1" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="38" spans="1:190">
       <c r="A38" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">funzione particolare del bosco (2 classi)</t>
+            <t xml:space="preserve">fonction particulière de la forêt (2 classes)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1095</t>
           </r>
         </is>
       </c>
     </row>
     <row r="39" spans="1:190" customHeight="1" ht="29">
       <c r="A39" s="1" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="41" spans="1:190">
       <c r="A41" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">circondario forestale (2023)</t>
+            <t xml:space="preserve">arrondissement forestier (2023)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2777</t>
           </r>
         </is>
       </c>
     </row>
     <row r="42" spans="1:190" customHeight="1" ht="29">
       <c r="A42" s="1" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="44" spans="1:190">
       <c r="A44" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco IFN4/IFN5</t>
+            <t xml:space="preserve">forêt IFN4/IFN5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2604</t>
           </r>
         </is>
       </c>
     </row>
     <row r="45" spans="1:190" customHeight="1" ht="29">
       <c r="A45" s="1" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="47" spans="1:190">
       <c r="A47" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1–5 de 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="48" spans="1:190" customHeight="1" ht="29">
       <c r="A48" s="1" t="s">
         <v>126</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:GH1"/>
     <mergeCell ref="A2:GH2"/>