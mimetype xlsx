--- v0 (2026-01-08)
+++ v1 (2026-07-31)
@@ -14,424 +14,424 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
-    <t>NFI5</t>
+    <t>IFN5</t>
   </si>
   <si>
-    <t>growing stock (stemwood)</t>
+    <t>provvigione (legno del fusto)</t>
   </si>
   <si>
-    <t>site quality · main tree species</t>
+    <t>fertilità della stazione · specie arborea principale</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regional demarcation</t>
+      <t xml:space="preserve">suddivisione regionale</t>
     </r>
     <r>
-      <t xml:space="preserve">: protection forest region</t>
+      <t xml:space="preserve">: regione dei boschi di protezione</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unit</t>
+      <t xml:space="preserve">unità</t>
     </r>
     <r>
       <t xml:space="preserve">: 1000 m³</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">evaluation area</t>
+      <t xml:space="preserve">insieme analizzato</t>
     </r>
     <r>
-      <t xml:space="preserve">: accessible forest without shrub forest NFI4/NFI5</t>
+      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">grid</t>
+      <t xml:space="preserve">reticolo</t>
     </r>
     <r>
-      <t xml:space="preserve">: 1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">: reticolo 1,4 km, sottoreticoli 1 a 5</t>
     </r>
   </si>
   <si>
-    <t>state 2018/26</t>
+    <t>stato 2018/26</t>
   </si>
   <si>
-    <t>protection forest region</t>
+    <t>regione dei boschi di protezione</t>
   </si>
   <si>
-    <t>Jura + Plateau</t>
+    <t>Giura/Altopiano</t>
   </si>
   <si>
-    <t>Northwestern Alps</t>
+    <t>Alpi nordoccidentali</t>
   </si>
   <si>
-    <t>Northeastern Alps</t>
+    <t>Alpi nordorientali</t>
   </si>
   <si>
-    <t xml:space="preserve">Southwestern Alps </t>
+    <t>Alpi sudoccidentali</t>
   </si>
   <si>
-    <t>Southeastern Alps</t>
+    <t>Alpi sudorientali</t>
   </si>
   <si>
-    <t>Southern Alps</t>
+    <t>Sud delle Alpi</t>
   </si>
   <si>
-    <t>Switzerland</t>
+    <t>Svizzera</t>
   </si>
   <si>
-    <t>site quality</t>
+    <t>fertilità della stazione</t>
   </si>
   <si>
-    <t>main tree species</t>
+    <t>specie arborea principale</t>
   </si>
   <si>
     <t>1000 m³</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>nessuna indicazione</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>spruce</t>
+    <t>abete rosso</t>
   </si>
   <si>
-    <t>fir</t>
+    <t>abete bianco</t>
   </si>
   <si>
-    <t>pine</t>
+    <t>pino</t>
   </si>
   <si>
-    <t>larch</t>
+    <t>larice</t>
   </si>
   <si>
-    <t>Arolla pine</t>
+    <t>cembro</t>
   </si>
   <si>
-    <t>other conifers</t>
+    <t>altre conifere</t>
   </si>
   <si>
-    <t>beech</t>
+    <t>faggio</t>
   </si>
   <si>
-    <t>maple</t>
+    <t>acero</t>
   </si>
   <si>
-    <t>ash</t>
+    <t>frassino</t>
   </si>
   <si>
-    <t>oak</t>
+    <t>quercia</t>
   </si>
   <si>
-    <t>sweet chestnut</t>
+    <t>castagno</t>
   </si>
   <si>
-    <t>other broadleaves</t>
+    <t>altre latifoglie</t>
   </si>
   <si>
-    <t>indeterminable</t>
+    <t>non determinabile</t>
   </si>
   <si>
-    <t>total</t>
+    <t>totale</t>
   </si>
   <si>
-    <t>low</t>
+    <t>scarsa</t>
   </si>
   <si>
-    <t>moderate</t>
+    <t xml:space="preserve">media </t>
   </si>
   <si>
-    <t>good</t>
+    <t>buona</t>
   </si>
   <si>
-    <t>very good</t>
+    <t>molto buona</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 02.09.2024</t>
+      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 02.09.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2309576/376909</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">growing stock (stemwood)</t>
+      <t xml:space="preserve">provvigione (legno del fusto)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #21</t>
     </r>
   </si>
   <si>
-    <t>Stemwood volume of living trees and shrubs (standing and lying) with a diameter at breast height (dbh) ≥12 cm with bark.</t>
+    <t>Volume di legno del fusto con corteccia degli alberi e degli arbusti vivi (in piedi e a terra) di almeno 12 cm di diametro a petto d'uomo (DPU). Corrisponde al termine «growing stock» utilizzato a livello internazionale.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">site quality</t>
+      <t xml:space="preserve">fertilità della stazione</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #894</t>
     </r>
   </si>
   <si>
-    <t>Production capacity of the site in kilograms per hectare and year based on the total mean increment (TMI) according to Keller (1978) - in four classes. Low: TMI ≤1500 kg/(ha/year), moderate: TMI 1501-3000 kg/(ha/year), good: TMI 3001-4500 kg/(ha/year), very good: TMI &gt;4500 kg/(ha/year).</t>
+    <t>Capacità produttiva della stazione in quattro classi in base alla produzione totale (PT) secondo Keller (1978) in chilogrammi per ettaro e anno. Scarsa: PT fino a 1500 kg/(ha×anno), media: PT 1501-3000 kg/(ha×anno), buona: PT 3001-4500 kg/(ha×anno), molto buona: PT sopra 4500 kg/(ha×anno)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">main tree species</t>
+      <t xml:space="preserve">specie arborea principale</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #90</t>
     </r>
   </si>
   <si>
-    <t>Type of trees and shrubs ≥12 cm in diameter at breast height (dbh) with the ten most common species or species groups in Switzerland ('main tree species') categorised, and the classes 'other conifers' and 'other broadleaves' for the remaining species. The main tree species are: spruce (Picea spp.), fir (Abies spp.), pine (Pinus sylvestris, P. nigra, P. strobus, P. mugo subsp. uncinata), larch (Larix spp.), Arolla pine (Pinus cembra), beech (Fagus sylvatica), maple (Acer spp.), ash (Fraxinus spp.), oak (Quercus spp.) and chestnut (Castanea sativa). Reference: Field Survey (MID 50: Baumart)</t>
+    <t>Specie degli alberi e arbusti a partire da 12 cm di diametro a petto d'uomo (DPU) raggruppate nelle 10 specie arboree o generi arborei più importanti in Svizzera («specie arboree principali») rispettivamente nelle classi «altre conifere» e «altre latifoglie» per le altre specie. Vengono considerate specie arboree principali: abete rosso (Picea spp.), abete bianco (Abies spp.), pino (Pinus sylverstris, P. nigra, P. strobus, P. mugo subsp. uncinata), larice (Larix spp.), cembro (Pinus cembra), faggio (Fagus sylvatica), acero (Acer spp.), frassino (Fraxinus spp.), quercia (Quercus spp.) e castagno (Castanea sativa). Fonte: rilievo sul terreno (MID 50: Baumart)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">protective forest region</t>
+      <t xml:space="preserve">regione dei boschi di protezione</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #829</t>
     </r>
   </si>
   <si>
-    <t>Demarcation of Switzerland used in NFI for protective forest analyses. The six protective forest regions were derived from the economic regions by combining individual regions according to natural and statistical criteria.</t>
+    <t>Suddivisione della Svizzera utilizzata nell'IFN per l'analisi dei boschi di protezione. Le sei regioni dei boschi di protezione sono state formate a partire dalle regioni economiche raggruppando alcune regioni in base ad aspetti naturalistici e statistici.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">accessible forest without shrub forest NFI4/NFI5</t>
+      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2282</t>
     </r>
   </si>
   <si>
-    <t>Forest that was less than two-thirds covered with shrubs in both NFI4 (2009-2017) and NFI5 (2018-2026) and is accessible on foot.</t>
+    <t>Bosco che, sia nell'IFN4 (2009-2017) sia nell'IFN5 (2018-2026), era coperto per meno di due terzi da arbusti ed è stato raggiunto a piedi.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1–5 di 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>Sottoreticoli 1, 2, 3, 4 e 5 di 9 sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -783,52 +783,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P122"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="17.567" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="23.423" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="31.707" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="32.849" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>1</v>
       </c>
@@ -5288,270 +5288,270 @@
         <v>41636</v>
       </c>
       <c r="N102" s="6">
         <v>4</v>
       </c>
       <c r="O102" s="6">
         <v>415143</v>
       </c>
       <c r="P102" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16" customHeight="1" ht="21.75">
       <c r="A103" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 02.09.2024</t>
+            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 02.09.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2309576/376909</t>
           </r>
         </is>
       </c>
       <c r="C103" s="3"/>
       <c r="D103" s="3"/>
       <c r="E103" s="3"/>
       <c r="F103" s="3"/>
       <c r="G103" s="3"/>
       <c r="H103" s="3"/>
       <c r="I103" s="3"/>
       <c r="J103" s="3"/>
       <c r="K103" s="3"/>
       <c r="L103" s="3"/>
       <c r="M103" s="3"/>
       <c r="N103" s="3"/>
       <c r="O103" s="3"/>
       <c r="P103" s="3"/>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">growing stock (stemwood)</t>
+            <t xml:space="preserve">provvigione (legno del fusto)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #21</t>
           </r>
         </is>
       </c>
     </row>
     <row r="107" spans="1:16" customHeight="1" ht="29">
       <c r="A107" s="1" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">site quality</t>
+            <t xml:space="preserve">fertilità della stazione</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #894</t>
           </r>
         </is>
       </c>
     </row>
     <row r="110" spans="1:16" customHeight="1" ht="29">
       <c r="A110" s="1" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">main tree species</t>
+            <t xml:space="preserve">specie arborea principale</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #90</t>
           </r>
         </is>
       </c>
     </row>
     <row r="113" spans="1:16" customHeight="1" ht="29">
       <c r="A113" s="1" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">protective forest region</t>
+            <t xml:space="preserve">regione dei boschi di protezione</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #829</t>
           </r>
         </is>
       </c>
     </row>
     <row r="116" spans="1:16" customHeight="1" ht="29">
       <c r="A116" s="1" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">accessible forest without shrub forest NFI4/NFI5</t>
+            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2282</t>
           </r>
         </is>
       </c>
     </row>
     <row r="119" spans="1:16" customHeight="1" ht="29">
       <c r="A119" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1–5 di 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="122" spans="1:16" customHeight="1" ht="29">
       <c r="A122" s="1" t="s">
         <v>52</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:P1"/>
     <mergeCell ref="A2:P2"/>