--- v1 (2026-07-31)
+++ v2 (2026-08-01)
@@ -14,424 +14,424 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
-    <t>IFN5</t>
+    <t>NFI5</t>
   </si>
   <si>
-    <t>provvigione (legno del fusto)</t>
+    <t>growing stock (stemwood)</t>
   </si>
   <si>
-    <t>fertilità della stazione · specie arborea principale</t>
+    <t>site quality · main tree species</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
+      <t xml:space="preserve">regional demarcation</t>
     </r>
     <r>
-      <t xml:space="preserve">: regione dei boschi di protezione</t>
+      <t xml:space="preserve">: protection forest region</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
+      <t xml:space="preserve">unit</t>
     </r>
     <r>
       <t xml:space="preserve">: 1000 m³</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
+      <t xml:space="preserve">evaluation area</t>
     </r>
     <r>
-      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
+      <t xml:space="preserve">: accessible forest without shrub forest NFI4/NFI5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
+      <t xml:space="preserve">grid</t>
     </r>
     <r>
-      <t xml:space="preserve">: reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">: 1.4 km grid, subgrids 1-5</t>
     </r>
   </si>
   <si>
-    <t>stato 2018/26</t>
+    <t>state 2018/26</t>
   </si>
   <si>
-    <t>regione dei boschi di protezione</t>
+    <t>protection forest region</t>
   </si>
   <si>
-    <t>Giura/Altopiano</t>
+    <t>Jura + Plateau</t>
   </si>
   <si>
-    <t>Alpi nordoccidentali</t>
+    <t>Northwestern Alps</t>
   </si>
   <si>
-    <t>Alpi nordorientali</t>
+    <t>Northeastern Alps</t>
   </si>
   <si>
-    <t>Alpi sudoccidentali</t>
+    <t xml:space="preserve">Southwestern Alps </t>
   </si>
   <si>
-    <t>Alpi sudorientali</t>
+    <t>Southeastern Alps</t>
   </si>
   <si>
-    <t>Sud delle Alpi</t>
+    <t>Southern Alps</t>
   </si>
   <si>
-    <t>Svizzera</t>
+    <t>Switzerland</t>
   </si>
   <si>
-    <t>fertilità della stazione</t>
+    <t>site quality</t>
   </si>
   <si>
-    <t>specie arborea principale</t>
+    <t>main tree species</t>
   </si>
   <si>
     <t>1000 m³</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>n/a</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>abete rosso</t>
+    <t>spruce</t>
   </si>
   <si>
-    <t>abete bianco</t>
+    <t>fir</t>
   </si>
   <si>
-    <t>pino</t>
+    <t>pine</t>
   </si>
   <si>
-    <t>larice</t>
+    <t>larch</t>
   </si>
   <si>
-    <t>cembro</t>
+    <t>Arolla pine</t>
   </si>
   <si>
-    <t>altre conifere</t>
+    <t>other conifers</t>
   </si>
   <si>
-    <t>faggio</t>
+    <t>beech</t>
   </si>
   <si>
-    <t>acero</t>
+    <t>maple</t>
   </si>
   <si>
-    <t>frassino</t>
+    <t>ash</t>
   </si>
   <si>
-    <t>quercia</t>
+    <t>oak</t>
   </si>
   <si>
-    <t>castagno</t>
+    <t>sweet chestnut</t>
   </si>
   <si>
-    <t>altre latifoglie</t>
+    <t>other broadleaves</t>
   </si>
   <si>
-    <t>non determinabile</t>
+    <t>indeterminable</t>
   </si>
   <si>
-    <t>totale</t>
+    <t>total</t>
   </si>
   <si>
-    <t>scarsa</t>
+    <t>low</t>
   </si>
   <si>
-    <t xml:space="preserve">media </t>
+    <t>moderate</t>
   </si>
   <si>
-    <t>buona</t>
+    <t>good</t>
   </si>
   <si>
-    <t>molto buona</t>
+    <t>very good</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 02.09.2024</t>
+      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 02.09.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2309576/376909</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">provvigione (legno del fusto)</t>
+      <t xml:space="preserve">growing stock (stemwood)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #21</t>
     </r>
   </si>
   <si>
-    <t>Volume di legno del fusto con corteccia degli alberi e degli arbusti vivi (in piedi e a terra) di almeno 12 cm di diametro a petto d'uomo (DPU). Corrisponde al termine «growing stock» utilizzato a livello internazionale.</t>
+    <t>Stemwood volume of living trees and shrubs (standing and lying) with a diameter at breast height (dbh) ≥12 cm with bark.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">fertilità della stazione</t>
+      <t xml:space="preserve">site quality</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #894</t>
     </r>
   </si>
   <si>
-    <t>Capacità produttiva della stazione in quattro classi in base alla produzione totale (PT) secondo Keller (1978) in chilogrammi per ettaro e anno. Scarsa: PT fino a 1500 kg/(ha×anno), media: PT 1501-3000 kg/(ha×anno), buona: PT 3001-4500 kg/(ha×anno), molto buona: PT sopra 4500 kg/(ha×anno)</t>
+    <t>Production capacity of the site in kilograms per hectare and year based on the total mean increment (TMI) according to Keller (1978) - in four classes. Low: TMI ≤1500 kg/(ha/year), moderate: TMI 1501-3000 kg/(ha/year), good: TMI 3001-4500 kg/(ha/year), very good: TMI &gt;4500 kg/(ha/year).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">specie arborea principale</t>
+      <t xml:space="preserve">main tree species</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #90</t>
     </r>
   </si>
   <si>
-    <t>Specie degli alberi e arbusti a partire da 12 cm di diametro a petto d'uomo (DPU) raggruppate nelle 10 specie arboree o generi arborei più importanti in Svizzera («specie arboree principali») rispettivamente nelle classi «altre conifere» e «altre latifoglie» per le altre specie. Vengono considerate specie arboree principali: abete rosso (Picea spp.), abete bianco (Abies spp.), pino (Pinus sylverstris, P. nigra, P. strobus, P. mugo subsp. uncinata), larice (Larix spp.), cembro (Pinus cembra), faggio (Fagus sylvatica), acero (Acer spp.), frassino (Fraxinus spp.), quercia (Quercus spp.) e castagno (Castanea sativa). Fonte: rilievo sul terreno (MID 50: Baumart)</t>
+    <t>Type of trees and shrubs ≥12 cm in diameter at breast height (dbh) with the ten most common species or species groups in Switzerland ('main tree species') categorised, and the classes 'other conifers' and 'other broadleaves' for the remaining species. The main tree species are: spruce (Picea spp.), fir (Abies spp.), pine (Pinus sylvestris, P. nigra, P. strobus, P. mugo subsp. uncinata), larch (Larix spp.), Arolla pine (Pinus cembra), beech (Fagus sylvatica), maple (Acer spp.), ash (Fraxinus spp.), oak (Quercus spp.) and chestnut (Castanea sativa). Reference: Field Survey (MID 50: Baumart)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regione dei boschi di protezione</t>
+      <t xml:space="preserve">protective forest region</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #829</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione della Svizzera utilizzata nell'IFN per l'analisi dei boschi di protezione. Le sei regioni dei boschi di protezione sono state formate a partire dalle regioni economiche raggruppando alcune regioni in base ad aspetti naturalistici e statistici.</t>
+    <t>Demarcation of Switzerland used in NFI for protective forest analyses. The six protective forest regions were derived from the economic regions by combining individual regions according to natural and statistical criteria.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
+      <t xml:space="preserve">accessible forest without shrub forest NFI4/NFI5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2282</t>
     </r>
   </si>
   <si>
-    <t>Bosco che, sia nell'IFN4 (2009-2017) sia nell'IFN5 (2018-2026), era coperto per meno di due terzi da arbusti ed è stato raggiunto a piedi.</t>
+    <t>Forest that was less than two-thirds covered with shrubs in both NFI4 (2009-2017) and NFI5 (2018-2026) and is accessible on foot.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1–5 di 9</t>
+      <t xml:space="preserve">1.4 km grid, subgrids 1–5 of 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 di 9 sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Sub-grids 1, 2, 3, 4 and 5 of 9 on the sampling grid with a mesh size of 1.4 km (base grid).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -783,52 +783,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P122"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="31.707" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="32.849" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>1</v>
       </c>
@@ -5288,270 +5288,270 @@
         <v>41636</v>
       </c>
       <c r="N102" s="6">
         <v>4</v>
       </c>
       <c r="O102" s="6">
         <v>415143</v>
       </c>
       <c r="P102" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16" customHeight="1" ht="21.75">
       <c r="A103" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 02.09.2024</t>
+            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 02.09.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2309576/376909</t>
           </r>
         </is>
       </c>
       <c r="C103" s="3"/>
       <c r="D103" s="3"/>
       <c r="E103" s="3"/>
       <c r="F103" s="3"/>
       <c r="G103" s="3"/>
       <c r="H103" s="3"/>
       <c r="I103" s="3"/>
       <c r="J103" s="3"/>
       <c r="K103" s="3"/>
       <c r="L103" s="3"/>
       <c r="M103" s="3"/>
       <c r="N103" s="3"/>
       <c r="O103" s="3"/>
       <c r="P103" s="3"/>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">provvigione (legno del fusto)</t>
+            <t xml:space="preserve">growing stock (stemwood)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #21</t>
           </r>
         </is>
       </c>
     </row>
     <row r="107" spans="1:16" customHeight="1" ht="29">
       <c r="A107" s="1" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">fertilità della stazione</t>
+            <t xml:space="preserve">site quality</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #894</t>
           </r>
         </is>
       </c>
     </row>
     <row r="110" spans="1:16" customHeight="1" ht="29">
       <c r="A110" s="1" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">specie arborea principale</t>
+            <t xml:space="preserve">main tree species</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #90</t>
           </r>
         </is>
       </c>
     </row>
     <row r="113" spans="1:16" customHeight="1" ht="29">
       <c r="A113" s="1" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">regione dei boschi di protezione</t>
+            <t xml:space="preserve">protective forest region</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #829</t>
           </r>
         </is>
       </c>
     </row>
     <row r="116" spans="1:16" customHeight="1" ht="29">
       <c r="A116" s="1" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
+            <t xml:space="preserve">accessible forest without shrub forest NFI4/NFI5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2282</t>
           </r>
         </is>
       </c>
     </row>
     <row r="119" spans="1:16" customHeight="1" ht="29">
       <c r="A119" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1–5 di 9</t>
+            <t xml:space="preserve">1.4 km grid, subgrids 1–5 of 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="122" spans="1:16" customHeight="1" ht="29">
       <c r="A122" s="1" t="s">
         <v>52</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:P1"/>
     <mergeCell ref="A2:P2"/>