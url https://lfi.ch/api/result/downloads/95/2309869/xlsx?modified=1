--- v0 (2026-01-10)
+++ v1 (2026-07-29)
@@ -14,442 +14,442 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
   <si>
-    <t>LFI5</t>
+    <t>IFN5</t>
   </si>
   <si>
-    <t>Vorrat (Schaftholz)</t>
+    <t>provvigione (legno del fusto)</t>
   </si>
   <si>
-    <t>Schutzwald gegen Stein-/Blockschlag (2022) · Hauptbaumart</t>
+    <t>bosco di protezione contro cadute di massi (2022) · specie arborea principale</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Regionale Gliederung</t>
+      <t xml:space="preserve">suddivisione regionale</t>
     </r>
     <r>
-      <t xml:space="preserve">: Wirtschaftsregion</t>
+      <t xml:space="preserve">: regione economica</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Einheit</t>
+      <t xml:space="preserve">unità</t>
     </r>
     <r>
       <t xml:space="preserve">: 1000 m³</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Bezugsfläche</t>
+      <t xml:space="preserve">insieme analizzato</t>
     </r>
     <r>
-      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
+      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti IFN1-IFN5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Netz</t>
+      <t xml:space="preserve">reticolo</t>
     </r>
     <r>
-      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
+      <t xml:space="preserve">: reticolo 1,4 km, sottoreticoli 1 a 5</t>
     </r>
   </si>
   <si>
-    <t>Zustand 2018/26</t>
+    <t>stato 2018/26</t>
   </si>
   <si>
-    <t>Wirtschaftsregion</t>
+    <t>regione economica</t>
   </si>
   <si>
-    <t>Jura West</t>
+    <t>Giura Ovest</t>
   </si>
   <si>
-    <t>Jura Ost</t>
+    <t>Giura Est</t>
   </si>
   <si>
-    <t>Mittelland West</t>
+    <t>Altopiano Ovest</t>
   </si>
   <si>
-    <t>Mittelland Mitte</t>
+    <t>Altopiano Centro</t>
   </si>
   <si>
-    <t>Mittelland Ost</t>
+    <t>Altopiano Est</t>
   </si>
   <si>
-    <t>Voralpen West</t>
+    <t>Prealpi Ovest</t>
   </si>
   <si>
-    <t>Voralpen Mitte</t>
+    <t>Prealpi Centro</t>
   </si>
   <si>
-    <t>Voralpen Ost</t>
+    <t>Prealpi Est</t>
   </si>
   <si>
-    <t>Alpen Nordwest</t>
+    <t>Alpi Nord-Ovest</t>
   </si>
   <si>
-    <t>Alpen Mitte</t>
+    <t>Alpi Centro</t>
   </si>
   <si>
-    <t>Alpen Nordost</t>
+    <t>Alpi Nord-Est</t>
   </si>
   <si>
-    <t>Alpen Südwest</t>
+    <t>Alpi Sud-Ovest</t>
   </si>
   <si>
-    <t>Alpen Südost</t>
+    <t>Alpi Sud-Est</t>
   </si>
   <si>
-    <t>Alpensüdseite</t>
+    <t>Sud delle Alpi</t>
   </si>
   <si>
-    <t>Schweiz</t>
+    <t>Svizzera</t>
   </si>
   <si>
-    <t>Schutzwald gegen Stein-/Blockschlag (2022)</t>
+    <t>bosco di protezione contro cadute di massi (2022)</t>
   </si>
   <si>
-    <t>Hauptbaumart</t>
+    <t>specie arborea principale</t>
   </si>
   <si>
     <t>1000 m³</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>keine Angabe</t>
+    <t>nessuna indicazione</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>Fichte</t>
+    <t>abete rosso</t>
   </si>
   <si>
-    <t>Tanne</t>
+    <t>abete bianco</t>
   </si>
   <si>
-    <t>Föhre</t>
+    <t>pino</t>
   </si>
   <si>
-    <t>Lärche</t>
+    <t>larice</t>
   </si>
   <si>
-    <t>Arve</t>
+    <t>cembro</t>
   </si>
   <si>
-    <t>übrige Nadelhölzer</t>
+    <t>altre conifere</t>
   </si>
   <si>
-    <t>Buche</t>
+    <t>faggio</t>
   </si>
   <si>
-    <t>Ahorn</t>
+    <t>acero</t>
   </si>
   <si>
-    <t>Esche</t>
+    <t>frassino</t>
   </si>
   <si>
-    <t>Eiche</t>
+    <t>quercia</t>
   </si>
   <si>
-    <t>Kastanie</t>
+    <t>castagno</t>
   </si>
   <si>
-    <t>übrige Laubhölzer</t>
+    <t>altre latifoglie</t>
   </si>
   <si>
-    <t>nicht bestimmbar</t>
+    <t>non determinabile</t>
   </si>
   <si>
-    <t>Total</t>
+    <t>totale</t>
   </si>
   <si>
-    <t>innerhalb</t>
+    <t>all'interno</t>
   </si>
   <si>
-    <t>ausserhalb</t>
+    <t>all'esterno</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 02.09.2024</t>
+      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 02.09.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2309869/386616</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Vorrat (Schaftholz)</t>
+      <t xml:space="preserve">provvigione (legno del fusto)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #21</t>
     </r>
   </si>
   <si>
-    <t>Schaftholzvolumen in Rinde der lebenden Bäume und Sträucher (stehende und liegende) ab 12 cm Brusthöhendurchmesser (BHD). Dieses entspricht international dem «growing stock».</t>
+    <t>Volume di legno del fusto con corteccia degli alberi e degli arbusti vivi (in piedi e a terra) di almeno 12 cm di diametro a petto d'uomo (DPU). Corrisponde al termine «growing stock» utilizzato a livello internazionale.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Schutzwald gegen Stein-/Blockschlag (2022)</t>
+      <t xml:space="preserve">bosco di protezione contro cadute di massi (2022)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2646</t>
     </r>
   </si>
   <si>
-    <t>Fläche innerhalb/ausserhalb des Schutzwalds gegen Stein- oder Blockschlag (Sturzprozesse), den die Kantone nach den harmonisierten Kriterien von SilvaProtect-CH im Jahr 2022 ausgeschieden hatten. Grundlage: GIS-Daten BAFU, 2022</t>
+    <t>Superficie all'interno/all'esterno del bosco di protezione contro le cadute di massi, che i Cantoni hanno definito in base ai criteri armonizzati di SilvaProtect-CH nell'anno 2022. Fonte: dati GIS dell'UFAM, 2022.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Hauptbaumart</t>
+      <t xml:space="preserve">specie arborea principale</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #90</t>
     </r>
   </si>
   <si>
-    <t>Art der Bäume und Sträucher ab 12 cm Brusthöhendurchmesser (BHD) mit einzelnen Klassen für die zehn häufigsten Arten bzw. Artengruppen der Schweiz («Hauptbaumarten») und den Klassen «übrige Nadelbäume» und «übrige Laubbäume» für die restlichen Arten. Als Hauptbaumarten gelten: Fichte (Picea spp.), Tanne (Abies spp.), Föhre (Pinus sylvestris, P. nigra, P. strobus, P. mugo subsp. uncinata), Lärche (Larix spp.), Arve (Pinus cembra), Buche (Fagus sylvatica), Ahorn (Acer spp.), Esche (Fraxinus spp.), Eiche (Quercus spp.) und Kastanie (Castanea sativa). Grundlage: Feldaufnahme (MID 50: Baumart)</t>
+    <t>Specie degli alberi e arbusti a partire da 12 cm di diametro a petto d'uomo (DPU) raggruppate nelle 10 specie arboree o generi arborei più importanti in Svizzera («specie arboree principali») rispettivamente nelle classi «altre conifere» e «altre latifoglie» per le altre specie. Vengono considerate specie arboree principali: abete rosso (Picea spp.), abete bianco (Abies spp.), pino (Pinus sylverstris, P. nigra, P. strobus, P. mugo subsp. uncinata), larice (Larix spp.), cembro (Pinus cembra), faggio (Fagus sylvatica), acero (Acer spp.), frassino (Fraxinus spp.), quercia (Quercus spp.) e castagno (Castanea sativa). Fonte: rilievo sul terreno (MID 50: Baumart)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Wirtschaftsregion</t>
+      <t xml:space="preserve">regione economica</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #366</t>
     </r>
   </si>
   <si>
-    <t>Gliederung der Schweiz mit 14 Regionen (2 Jura-, 3 Mittelland-, 3 Voralpen-, 5 Alpenregionen sowie 1 Region für die Alpensüdseite). Die Wirtschaftsregionen stellen eine Unterteilung der Produktionsregionen nach wirtschaftsgeografischen Gesichtpunkten dar.</t>
+    <t>Suddivisione della Svizzera in 14 regioni (2 nel Giura, 3 nell'Altopiano, 3 nelle Prealpi, 5 nelle Alpi e 1 per il Sud delle Alpi). Le Regioni economiche rappresentano una suddivisione delle Regioni di produzione in base a criteri economico-geografici.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
+      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN1-IFN5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2382</t>
     </r>
   </si>
   <si>
-    <t>Wald, der in den fünf Inventuren LFI1 (1983-1985), LFI2 (1993-1995), LFI3 (2004-2006), LFI4 (2009-2017) und LFI5 (2018-2026) zu weniger als zwei Dritteln mit Sträuchern bedeckt war und zu Fuss aufgesucht werden konnte.</t>
+    <t>Bosco che sia nell'IFN1 (1983-1985) che nell'IFN2 (1993-1995), nell'IFN3 (2004-2006), nell'IFN4 (2009-2017) e nell'IFN5 (2018-2026) era coperto per meno di due terzi da arbusti ed è stato raggiunto a piedi.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1–5 di 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+    <t>Sottoreticoli 1, 2, 3, 4 e 5 di 9 sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -801,52 +801,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AF92"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="52.844" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="22.28" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="61.128" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="32.849" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="11.569" bestFit="true" customWidth="true" style="0"/>
@@ -6854,51 +6854,51 @@
         <v>37808</v>
       </c>
       <c r="AD72" s="6">
         <v>5</v>
       </c>
       <c r="AE72" s="6">
         <v>391986</v>
       </c>
       <c r="AF72" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:32" customHeight="1" ht="21.75">
       <c r="A73" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 02.09.2024</t>
+            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 02.09.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2309869/386616</t>
           </r>
         </is>
       </c>
       <c r="C73" s="3"/>
       <c r="D73" s="3"/>
       <c r="E73" s="3"/>
       <c r="F73" s="3"/>
       <c r="G73" s="3"/>
       <c r="H73" s="3"/>
       <c r="I73" s="3"/>
       <c r="J73" s="3"/>
       <c r="K73" s="3"/>
       <c r="L73" s="3"/>
@@ -6914,226 +6914,226 @@
       <c r="V73" s="3"/>
       <c r="W73" s="3"/>
       <c r="X73" s="3"/>
       <c r="Y73" s="3"/>
       <c r="Z73" s="3"/>
       <c r="AA73" s="3"/>
       <c r="AB73" s="3"/>
       <c r="AC73" s="3"/>
       <c r="AD73" s="3"/>
       <c r="AE73" s="3"/>
       <c r="AF73" s="3"/>
     </row>
     <row r="76" spans="1:32">
       <c r="A76" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Vorrat (Schaftholz)</t>
+            <t xml:space="preserve">provvigione (legno del fusto)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #21</t>
           </r>
         </is>
       </c>
     </row>
     <row r="77" spans="1:32" customHeight="1" ht="29">
       <c r="A77" s="1" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="79" spans="1:32">
       <c r="A79" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Schutzwald gegen Stein-/Blockschlag (2022)</t>
+            <t xml:space="preserve">bosco di protezione contro cadute di massi (2022)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2646</t>
           </r>
         </is>
       </c>
     </row>
     <row r="80" spans="1:32" customHeight="1" ht="29">
       <c r="A80" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="82" spans="1:32">
       <c r="A82" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Hauptbaumart</t>
+            <t xml:space="preserve">specie arborea principale</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #90</t>
           </r>
         </is>
       </c>
     </row>
     <row r="83" spans="1:32" customHeight="1" ht="29">
       <c r="A83" s="1" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="85" spans="1:32">
       <c r="A85" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Wirtschaftsregion</t>
+            <t xml:space="preserve">regione economica</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #366</t>
           </r>
         </is>
       </c>
     </row>
     <row r="86" spans="1:32" customHeight="1" ht="29">
       <c r="A86" s="1" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="88" spans="1:32">
       <c r="A88" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
+            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN1-IFN5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2382</t>
           </r>
         </is>
       </c>
     </row>
     <row r="89" spans="1:32" customHeight="1" ht="29">
       <c r="A89" s="1" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="91" spans="1:32">
       <c r="A91" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1–5 di 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="92" spans="1:32" customHeight="1" ht="29">
       <c r="A92" s="1" t="s">
         <v>58</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:AF1"/>
     <mergeCell ref="A2:AF2"/>