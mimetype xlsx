--- v0 (2026-04-04)
+++ v1 (2026-04-05)
@@ -14,347 +14,347 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
   <si>
-    <t>IFN5</t>
-[...5 lines deleted...]
-    <t>résineux et feuillus</t>
+    <t>LFI5</t>
+  </si>
+  <si>
+    <t>Biomasse der lebenden Bäume</t>
+  </si>
+  <si>
+    <t>Nadelholz, Laubholz</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">découpage régional</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: région de forêt protectrice</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: Schutzwaldregion</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unité</t>
+      <t xml:space="preserve">Einheit</t>
     </r>
     <r>
       <t xml:space="preserve">: Mio kg</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">ensemble analysé</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante</t>
+      <t xml:space="preserve">Bezugsfläche</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau</t>
-[...30 lines deleted...]
-    <t>Suisse</t>
+      <t xml:space="preserve">Netz</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
+    </r>
+  </si>
+  <si>
+    <t>Zustand 2018/26</t>
+  </si>
+  <si>
+    <t>Schutzwaldregion</t>
+  </si>
+  <si>
+    <t>Jura + Mittelland</t>
+  </si>
+  <si>
+    <t>Nordalpen West</t>
+  </si>
+  <si>
+    <t>Nordalpen Ost</t>
+  </si>
+  <si>
+    <t>Alpen Südwest</t>
+  </si>
+  <si>
+    <t>Alpen Südost</t>
+  </si>
+  <si>
+    <t>Alpensüdseite</t>
+  </si>
+  <si>
+    <t>Schweiz</t>
   </si>
   <si>
     <t>Mio kg</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>pas d'indication</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>résineux</t>
-[...8 lines deleted...]
-    <t>total</t>
+    <t>Nadelholz</t>
+  </si>
+  <si>
+    <t>Laubholz</t>
+  </si>
+  <si>
+    <t>nicht bestimmbar</t>
+  </si>
+  <si>
+    <t>Total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 02.09.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 02.09.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2311044/465690</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">biomasse des arbres vifs</t>
+      <t xml:space="preserve">Biomasse der lebenden Bäume</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #18</t>
     </r>
   </si>
   <si>
-    <t>Poids sec (masse) des arbres et arbustes vifs d'au moins 12 cm de hauteur de poitrine (DHP). Il se compose des racines, du bois de tige, du bois de branche et des aiguilles/feuilles.</t>
+    <t>Trockengewicht (Masse) der lebenden Bäume und Sträucher ab 12 cm Brusthöhendurchmesser (BHD). Dieses setzt sich aus den Baumteilen Wurzeln, Schaftholz, Astholz und Nadeln/Blätter zusammen.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">résineux et feuillus</t>
+      <t xml:space="preserve">Nadelholz, Laubholz</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #96</t>
     </r>
   </si>
   <si>
-    <t>Espèce des arbres et arbustes à partir de 12 cm de diamètre de poitrine (DHP) selon deux classes (résineux et feuillus). Source: relevé de terrain (MID 50: Baumart)</t>
+    <t>Art der Bäume und Sträucher ab 12 cm Brusthöhendurchmesser (BHD) in zwei Klassen (Nadelholz, Laubholz). Grundlage: Feldaufnahme (MID 50: Baumart)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">région de forêt protectrice</t>
+      <t xml:space="preserve">Schutzwaldregion</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #829</t>
     </r>
   </si>
   <si>
-    <t>Découpage de la Suisse utilisé dans l'IFN pour analyser des forêts protectrices. Les six régions de forêts protectrices ont été formées à partir des régions économiques en regroupant certaines régions selon des critères environnementaux et statistiques.</t>
+    <t>Gliederung der Schweiz, die im LFI für Schutzwaldanalysen verwendet wird. Die sechs Schutzwaldregionen wurden aus den Wirtschaftsregionen durch Zusammenfassung einzelner Regionen nach naturräumlichen und statistischen Aspekten gebildet.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forêt accessible sans la forêt buissonnante</t>
+      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #434</t>
     </r>
   </si>
   <si>
-    <t>Forêt couverte à moins des deux tiers d'arbustes et accessible à pied.</t>
+    <t>Wald, der zu weniger als zwei Dritteln mit Sträuchern bedeckt ist und zu Fuss aufgesucht werden kann.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -706,51 +706,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O34"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="26.993" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="25.708" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
@@ -1108,235 +1108,235 @@
         <v>30904</v>
       </c>
       <c r="M17" s="6">
         <v>4</v>
       </c>
       <c r="N17" s="6">
         <v>287308</v>
       </c>
       <c r="O17" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:15" customHeight="1" ht="21.75">
       <c r="A18" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 02.09.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 02.09.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2311044/465690</t>
           </r>
         </is>
       </c>
       <c r="B18" s="3"/>
       <c r="C18" s="3"/>
       <c r="D18" s="3"/>
       <c r="E18" s="3"/>
       <c r="F18" s="3"/>
       <c r="G18" s="3"/>
       <c r="H18" s="3"/>
       <c r="I18" s="3"/>
       <c r="J18" s="3"/>
       <c r="K18" s="3"/>
       <c r="L18" s="3"/>
       <c r="M18" s="3"/>
       <c r="N18" s="3"/>
       <c r="O18" s="3"/>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">biomasse des arbres vifs</t>
+            <t xml:space="preserve">Biomasse der lebenden Bäume</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #18</t>
           </r>
         </is>
       </c>
     </row>
     <row r="22" spans="1:15" customHeight="1" ht="29">
       <c r="A22" s="1" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">résineux et feuillus</t>
+            <t xml:space="preserve">Nadelholz, Laubholz</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #96</t>
           </r>
         </is>
       </c>
     </row>
     <row r="25" spans="1:15" customHeight="1" ht="29">
       <c r="A25" s="1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">région de forêt protectrice</t>
+            <t xml:space="preserve">Schutzwaldregion</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #829</t>
           </r>
         </is>
       </c>
     </row>
     <row r="28" spans="1:15" customHeight="1" ht="29">
       <c r="A28" s="1" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forêt accessible sans la forêt buissonnante</t>
+            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #434</t>
           </r>
         </is>
       </c>
     </row>
     <row r="31" spans="1:15" customHeight="1" ht="29">
       <c r="A31" s="1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="33" spans="1:15">
       <c r="A33" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="34" spans="1:15" customHeight="1" ht="29">
       <c r="A34" s="1" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>