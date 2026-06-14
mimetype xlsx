--- v1 (2026-04-05)
+++ v2 (2026-06-14)
@@ -1,366 +1,366 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
   <si>
-    <t>LFI5</t>
-[...5 lines deleted...]
-    <t>Nadelholz, Laubholz</t>
+    <t>NFI5</t>
+  </si>
+  <si>
+    <t>biomass of living trees</t>
+  </si>
+  <si>
+    <t>conifers and broadleaves</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Regionale Gliederung</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: Schutzwaldregion</t>
+      <t xml:space="preserve">regional demarcation</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: protection forest region</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Einheit</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: Mio kg</t>
+      <t xml:space="preserve">unit</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: million kg</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Bezugsfläche</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald</t>
+      <t xml:space="preserve">evaluation area</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: accessible forest without shrub forest</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Netz</t>
-[...33 lines deleted...]
-    <t>Mio kg</t>
+      <t xml:space="preserve">grid</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: 1.4 km grid, subgrids 1-5</t>
+    </r>
+  </si>
+  <si>
+    <t>state 2018/26</t>
+  </si>
+  <si>
+    <t>protection forest region</t>
+  </si>
+  <si>
+    <t>Jura + Plateau</t>
+  </si>
+  <si>
+    <t>Northwestern Alps</t>
+  </si>
+  <si>
+    <t>Northeastern Alps</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Southwestern Alps </t>
+  </si>
+  <si>
+    <t>Southeastern Alps</t>
+  </si>
+  <si>
+    <t>Southern Alps</t>
+  </si>
+  <si>
+    <t>Switzerland</t>
+  </si>
+  <si>
+    <t>million kg</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>keine Angabe</t>
+    <t>n/a</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>Nadelholz</t>
-[...8 lines deleted...]
-    <t>Total</t>
+    <t>conifers</t>
+  </si>
+  <si>
+    <t>broadleaves</t>
+  </si>
+  <si>
+    <t>indeterminable</t>
+  </si>
+  <si>
+    <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 02.09.2024</t>
+      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 02.09.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2311044/465690</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Biomasse der lebenden Bäume</t>
+      <t xml:space="preserve">biomass of living trees</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #18</t>
     </r>
   </si>
   <si>
-    <t>Trockengewicht (Masse) der lebenden Bäume und Sträucher ab 12 cm Brusthöhendurchmesser (BHD). Dieses setzt sich aus den Baumteilen Wurzeln, Schaftholz, Astholz und Nadeln/Blätter zusammen.</t>
+    <t>Dry weight (mass) of living trees and shrubs with a diameter at breast height (dbh) ≥12 cm. The tree parts considered are: the roots, stemwood, branchwood and needles/leaves.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Nadelholz, Laubholz</t>
+      <t xml:space="preserve">conifers and broadleaves</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #96</t>
     </r>
   </si>
   <si>
-    <t>Art der Bäume und Sträucher ab 12 cm Brusthöhendurchmesser (BHD) in zwei Klassen (Nadelholz, Laubholz). Grundlage: Feldaufnahme (MID 50: Baumart)</t>
+    <t>Type of trees and shrubs ≥12 cm in diameter at breast height (dbh) in two classes (conifers or broadleaves). Reference: Field Survey (MID 50: Baumart)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Schutzwaldregion</t>
+      <t xml:space="preserve">protective forest region</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #829</t>
     </r>
   </si>
   <si>
-    <t>Gliederung der Schweiz, die im LFI für Schutzwaldanalysen verwendet wird. Die sechs Schutzwaldregionen wurden aus den Wirtschaftsregionen durch Zusammenfassung einzelner Regionen nach naturräumlichen und statistischen Aspekten gebildet.</t>
+    <t>Demarcation of Switzerland used in NFI for protective forest analyses. The six protective forest regions were derived from the economic regions by combining individual regions according to natural and statistical criteria.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald</t>
+      <t xml:space="preserve">accessible forest without shrub forest</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #434</t>
     </r>
   </si>
   <si>
-    <t>Wald, der zu weniger als zwei Dritteln mit Sträuchern bedeckt ist und zu Fuss aufgesucht werden kann.</t>
+    <t>Forest of which less than two-thirds is covered with shrubs that can be accessed on foot.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -694,76 +694,76 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O34"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="25.708" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="10.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="31.707" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="10.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="10.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="10.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="10.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="10.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="14" max="14" width="10.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
@@ -1108,235 +1108,235 @@
         <v>30904</v>
       </c>
       <c r="M17" s="6">
         <v>4</v>
       </c>
       <c r="N17" s="6">
         <v>287308</v>
       </c>
       <c r="O17" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:15" customHeight="1" ht="21.75">
       <c r="A18" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 02.09.2024</t>
+            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 02.09.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2311044/465690</t>
           </r>
         </is>
       </c>
       <c r="B18" s="3"/>
       <c r="C18" s="3"/>
       <c r="D18" s="3"/>
       <c r="E18" s="3"/>
       <c r="F18" s="3"/>
       <c r="G18" s="3"/>
       <c r="H18" s="3"/>
       <c r="I18" s="3"/>
       <c r="J18" s="3"/>
       <c r="K18" s="3"/>
       <c r="L18" s="3"/>
       <c r="M18" s="3"/>
       <c r="N18" s="3"/>
       <c r="O18" s="3"/>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Biomasse der lebenden Bäume</t>
+            <t xml:space="preserve">biomass of living trees</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #18</t>
           </r>
         </is>
       </c>
     </row>
     <row r="22" spans="1:15" customHeight="1" ht="29">
       <c r="A22" s="1" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Nadelholz, Laubholz</t>
+            <t xml:space="preserve">conifers and broadleaves</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #96</t>
           </r>
         </is>
       </c>
     </row>
     <row r="25" spans="1:15" customHeight="1" ht="29">
       <c r="A25" s="1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Schutzwaldregion</t>
+            <t xml:space="preserve">protective forest region</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #829</t>
           </r>
         </is>
       </c>
     </row>
     <row r="28" spans="1:15" customHeight="1" ht="29">
       <c r="A28" s="1" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald</t>
+            <t xml:space="preserve">accessible forest without shrub forest</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #434</t>
           </r>
         </is>
       </c>
     </row>
     <row r="31" spans="1:15" customHeight="1" ht="29">
       <c r="A31" s="1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="33" spans="1:15">
       <c r="A33" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="34" spans="1:15" customHeight="1" ht="29">
       <c r="A34" s="1" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>