--- v0 (2026-04-04)
+++ v1 (2026-04-05)
@@ -14,371 +14,371 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
   <si>
-    <t>IFN5</t>
-[...5 lines deleted...]
-    <t>résineux et feuillus</t>
+    <t>LFI5</t>
+  </si>
+  <si>
+    <t>Biomasse der lebenden Bäume</t>
+  </si>
+  <si>
+    <t>Nadelholz, Laubholz</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">découpage régional</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: région économique</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: Wirtschaftsregion</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unité</t>
+      <t xml:space="preserve">Einheit</t>
     </r>
     <r>
       <t xml:space="preserve">: 1000 kg/ha</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">ensemble analysé</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
+      <t xml:space="preserve">Bezugsfläche</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau</t>
-[...54 lines deleted...]
-    <t>Suisse</t>
+      <t xml:space="preserve">Netz</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
+    </r>
+  </si>
+  <si>
+    <t>Zustand 2018/26</t>
+  </si>
+  <si>
+    <t>Wirtschaftsregion</t>
+  </si>
+  <si>
+    <t>Jura West</t>
+  </si>
+  <si>
+    <t>Jura Ost</t>
+  </si>
+  <si>
+    <t>Mittelland West</t>
+  </si>
+  <si>
+    <t>Mittelland Mitte</t>
+  </si>
+  <si>
+    <t>Mittelland Ost</t>
+  </si>
+  <si>
+    <t>Voralpen West</t>
+  </si>
+  <si>
+    <t>Voralpen Mitte</t>
+  </si>
+  <si>
+    <t>Voralpen Ost</t>
+  </si>
+  <si>
+    <t>Alpen Nordwest</t>
+  </si>
+  <si>
+    <t>Alpen Mitte</t>
+  </si>
+  <si>
+    <t>Alpen Nordost</t>
+  </si>
+  <si>
+    <t>Alpen Südwest</t>
+  </si>
+  <si>
+    <t>Alpen Südost</t>
+  </si>
+  <si>
+    <t>Alpensüdseite</t>
+  </si>
+  <si>
+    <t>Schweiz</t>
   </si>
   <si>
     <t>1000 kg/ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>pas d'indication</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>résineux</t>
-[...8 lines deleted...]
-    <t>total</t>
+    <t>Nadelholz</t>
+  </si>
+  <si>
+    <t>Laubholz</t>
+  </si>
+  <si>
+    <t>nicht bestimmbar</t>
+  </si>
+  <si>
+    <t>Total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 02.09.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 02.09.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2311046/465927</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">biomasse des arbres vifs</t>
+      <t xml:space="preserve">Biomasse der lebenden Bäume</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #18</t>
     </r>
   </si>
   <si>
-    <t>Poids sec (masse) des arbres et arbustes vifs d'au moins 12 cm de hauteur de poitrine (DHP). Il se compose des racines, du bois de tige, du bois de branche et des aiguilles/feuilles.</t>
+    <t>Trockengewicht (Masse) der lebenden Bäume und Sträucher ab 12 cm Brusthöhendurchmesser (BHD). Dieses setzt sich aus den Baumteilen Wurzeln, Schaftholz, Astholz und Nadeln/Blätter zusammen.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">résineux et feuillus</t>
+      <t xml:space="preserve">Nadelholz, Laubholz</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #96</t>
     </r>
   </si>
   <si>
-    <t>Espèce des arbres et arbustes à partir de 12 cm de diamètre de poitrine (DHP) selon deux classes (résineux et feuillus). Source: relevé de terrain (MID 50: Baumart)</t>
+    <t>Art der Bäume und Sträucher ab 12 cm Brusthöhendurchmesser (BHD) in zwei Klassen (Nadelholz, Laubholz). Grundlage: Feldaufnahme (MID 50: Baumart)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">région économique</t>
+      <t xml:space="preserve">Wirtschaftsregion</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #366</t>
     </r>
   </si>
   <si>
-    <t>Découpage de la Suisse en 14 régions (2 dans le Jura, 3 sur le Plateau, 3 dans les Préalpes, 5 dans les régions alpines et 1 au sud des Alpes). Les régions économiques sont une subdivision des régions de production selon des points de vue économiques et géographiques.</t>
+    <t>Gliederung der Schweiz mit 14 Regionen (2 Jura-, 3 Mittelland-, 3 Voralpen-, 5 Alpenregionen sowie 1 Region für die Alpensüdseite). Die Wirtschaftsregionen stellen eine Unterteilung der Produktionsregionen nach wirtschaftsgeografischen Gesichtpunkten dar.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
+      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2382</t>
     </r>
   </si>
   <si>
-    <t>Forêt dont moins des deux tiers de la surface était couverte d'arbustes et qui était atteignable à pied lors des cinq inventaires IFN1 (1983-1985), IFN2 (1993-1995), IFN3 (2004-2006), IFN4 (2009-2017) et IFN5 (2018-2026).</t>
+    <t>Wald, der in den fünf Inventuren LFI1 (1983-1985), LFI2 (1993-1995), LFI3 (2004-2006), LFI4 (2009-2017) und LFI5 (2018-2026) zu weniger als zwei Dritteln mit Sträuchern bedeckt war und zu Fuss aufgesucht werden konnte.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -730,51 +730,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AE34"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="26.993" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="25.708" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="15.139" bestFit="true" customWidth="true" style="0"/>
@@ -1484,51 +1484,51 @@
         <v>229.3</v>
       </c>
       <c r="AC17" s="6">
         <v>4</v>
       </c>
       <c r="AD17" s="6">
         <v>254.4</v>
       </c>
       <c r="AE17" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:31" customHeight="1" ht="21.75">
       <c r="A18" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 02.09.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 02.09.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2311046/465927</t>
           </r>
         </is>
       </c>
       <c r="B18" s="3"/>
       <c r="C18" s="3"/>
       <c r="D18" s="3"/>
       <c r="E18" s="3"/>
       <c r="F18" s="3"/>
       <c r="G18" s="3"/>
       <c r="H18" s="3"/>
       <c r="I18" s="3"/>
       <c r="J18" s="3"/>
       <c r="K18" s="3"/>
@@ -1544,191 +1544,191 @@
       <c r="U18" s="3"/>
       <c r="V18" s="3"/>
       <c r="W18" s="3"/>
       <c r="X18" s="3"/>
       <c r="Y18" s="3"/>
       <c r="Z18" s="3"/>
       <c r="AA18" s="3"/>
       <c r="AB18" s="3"/>
       <c r="AC18" s="3"/>
       <c r="AD18" s="3"/>
       <c r="AE18" s="3"/>
     </row>
     <row r="21" spans="1:31">
       <c r="A21" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">biomasse des arbres vifs</t>
+            <t xml:space="preserve">Biomasse der lebenden Bäume</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #18</t>
           </r>
         </is>
       </c>
     </row>
     <row r="22" spans="1:31" customHeight="1" ht="29">
       <c r="A22" s="1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="24" spans="1:31">
       <c r="A24" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">résineux et feuillus</t>
+            <t xml:space="preserve">Nadelholz, Laubholz</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #96</t>
           </r>
         </is>
       </c>
     </row>
     <row r="25" spans="1:31" customHeight="1" ht="29">
       <c r="A25" s="1" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="27" spans="1:31">
       <c r="A27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">région économique</t>
+            <t xml:space="preserve">Wirtschaftsregion</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #366</t>
           </r>
         </is>
       </c>
     </row>
     <row r="28" spans="1:31" customHeight="1" ht="29">
       <c r="A28" s="1" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="30" spans="1:31">
       <c r="A30" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
+            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2382</t>
           </r>
         </is>
       </c>
     </row>
     <row r="31" spans="1:31" customHeight="1" ht="29">
       <c r="A31" s="1" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="33" spans="1:31">
       <c r="A33" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="34" spans="1:31" customHeight="1" ht="29">
       <c r="A34" s="1" t="s">
         <v>42</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:AE1"/>
     <mergeCell ref="A2:AE2"/>