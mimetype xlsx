--- v1 (2026-04-05)
+++ v2 (2026-06-25)
@@ -14,371 +14,371 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
   <si>
-    <t>LFI5</t>
-[...5 lines deleted...]
-    <t>Nadelholz, Laubholz</t>
+    <t>IFN5</t>
+  </si>
+  <si>
+    <t>biomassa degli alberi vivi</t>
+  </si>
+  <si>
+    <t>conifere e latifoglie</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Regionale Gliederung</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: Wirtschaftsregion</t>
+      <t xml:space="preserve">suddivisione regionale</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: regione economica</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Einheit</t>
+      <t xml:space="preserve">unità</t>
     </r>
     <r>
       <t xml:space="preserve">: 1000 kg/ha</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Bezugsfläche</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
+      <t xml:space="preserve">insieme analizzato</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti IFN1-IFN5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Netz</t>
-[...54 lines deleted...]
-    <t>Schweiz</t>
+      <t xml:space="preserve">reticolo</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: reticolo 1,4 km, sottoreticoli 1 a 5</t>
+    </r>
+  </si>
+  <si>
+    <t>stato 2018/26</t>
+  </si>
+  <si>
+    <t>regione economica</t>
+  </si>
+  <si>
+    <t>Giura Ovest</t>
+  </si>
+  <si>
+    <t>Giura Est</t>
+  </si>
+  <si>
+    <t>Altopiano Ovest</t>
+  </si>
+  <si>
+    <t>Altopiano Centro</t>
+  </si>
+  <si>
+    <t>Altopiano Est</t>
+  </si>
+  <si>
+    <t>Prealpi Ovest</t>
+  </si>
+  <si>
+    <t>Prealpi Centro</t>
+  </si>
+  <si>
+    <t>Prealpi Est</t>
+  </si>
+  <si>
+    <t>Alpi Nord-Ovest</t>
+  </si>
+  <si>
+    <t>Alpi Centro</t>
+  </si>
+  <si>
+    <t>Alpi Nord-Est</t>
+  </si>
+  <si>
+    <t>Alpi Sud-Ovest</t>
+  </si>
+  <si>
+    <t>Alpi Sud-Est</t>
+  </si>
+  <si>
+    <t>Sud delle Alpi</t>
+  </si>
+  <si>
+    <t>Svizzera</t>
   </si>
   <si>
     <t>1000 kg/ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>keine Angabe</t>
+    <t>nessuna indicazione</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>Nadelholz</t>
-[...8 lines deleted...]
-    <t>Total</t>
+    <t>conifere</t>
+  </si>
+  <si>
+    <t>latifoglie</t>
+  </si>
+  <si>
+    <t>non determinabile</t>
+  </si>
+  <si>
+    <t>totale</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 02.09.2024</t>
+      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 02.09.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2311046/465927</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Biomasse der lebenden Bäume</t>
+      <t xml:space="preserve">biomassa degli alberi vivi</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #18</t>
     </r>
   </si>
   <si>
-    <t>Trockengewicht (Masse) der lebenden Bäume und Sträucher ab 12 cm Brusthöhendurchmesser (BHD). Dieses setzt sich aus den Baumteilen Wurzeln, Schaftholz, Astholz und Nadeln/Blätter zusammen.</t>
+    <t>Peso secco (massa) degli alberi e arbusti vivi a partire da 12 cm di diametro a petto d'uomo (DPU). Essa è composta dalle radici, dal legno del fusto, dal legno dei rami e dalle foglie/aghi.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Nadelholz, Laubholz</t>
+      <t xml:space="preserve">conifere e latifoglie</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #96</t>
     </r>
   </si>
   <si>
-    <t>Art der Bäume und Sträucher ab 12 cm Brusthöhendurchmesser (BHD) in zwei Klassen (Nadelholz, Laubholz). Grundlage: Feldaufnahme (MID 50: Baumart)</t>
+    <t>Specie degli alberi e arbusti a partire da 12 cm di diametro a petto d'uomo (DPU) raggruppate in due classi (conifere, latifoglie). Fonte: rilievo sul terreno (MID 50: Baumart)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Wirtschaftsregion</t>
+      <t xml:space="preserve">regione economica</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #366</t>
     </r>
   </si>
   <si>
-    <t>Gliederung der Schweiz mit 14 Regionen (2 Jura-, 3 Mittelland-, 3 Voralpen-, 5 Alpenregionen sowie 1 Region für die Alpensüdseite). Die Wirtschaftsregionen stellen eine Unterteilung der Produktionsregionen nach wirtschaftsgeografischen Gesichtpunkten dar.</t>
+    <t>Suddivisione della Svizzera in 14 regioni (2 nel Giura, 3 nell'Altopiano, 3 nelle Prealpi, 5 nelle Alpi e 1 per il Sud delle Alpi). Le Regioni economiche rappresentano una suddivisione delle Regioni di produzione in base a criteri economico-geografici.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
+      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN1-IFN5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2382</t>
     </r>
   </si>
   <si>
-    <t>Wald, der in den fünf Inventuren LFI1 (1983-1985), LFI2 (1993-1995), LFI3 (2004-2006), LFI4 (2009-2017) und LFI5 (2018-2026) zu weniger als zwei Dritteln mit Sträuchern bedeckt war und zu Fuss aufgesucht werden konnte.</t>
+    <t>Bosco che sia nell'IFN1 (1983-1985) che nell'IFN2 (1993-1995), nell'IFN3 (2004-2006), nell'IFN4 (2009-2017) e nell'IFN5 (2018-2026) era coperto per meno di due terzi da arbusti ed è stato raggiunto a piedi.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -730,51 +730,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AE34"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="25.708" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="15.139" bestFit="true" customWidth="true" style="0"/>
@@ -1484,51 +1484,51 @@
         <v>229.3</v>
       </c>
       <c r="AC17" s="6">
         <v>4</v>
       </c>
       <c r="AD17" s="6">
         <v>254.4</v>
       </c>
       <c r="AE17" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:31" customHeight="1" ht="21.75">
       <c r="A18" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 02.09.2024</t>
+            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 02.09.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2311046/465927</t>
           </r>
         </is>
       </c>
       <c r="B18" s="3"/>
       <c r="C18" s="3"/>
       <c r="D18" s="3"/>
       <c r="E18" s="3"/>
       <c r="F18" s="3"/>
       <c r="G18" s="3"/>
       <c r="H18" s="3"/>
       <c r="I18" s="3"/>
       <c r="J18" s="3"/>
       <c r="K18" s="3"/>
@@ -1544,191 +1544,191 @@
       <c r="U18" s="3"/>
       <c r="V18" s="3"/>
       <c r="W18" s="3"/>
       <c r="X18" s="3"/>
       <c r="Y18" s="3"/>
       <c r="Z18" s="3"/>
       <c r="AA18" s="3"/>
       <c r="AB18" s="3"/>
       <c r="AC18" s="3"/>
       <c r="AD18" s="3"/>
       <c r="AE18" s="3"/>
     </row>
     <row r="21" spans="1:31">
       <c r="A21" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Biomasse der lebenden Bäume</t>
+            <t xml:space="preserve">biomassa degli alberi vivi</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #18</t>
           </r>
         </is>
       </c>
     </row>
     <row r="22" spans="1:31" customHeight="1" ht="29">
       <c r="A22" s="1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="24" spans="1:31">
       <c r="A24" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Nadelholz, Laubholz</t>
+            <t xml:space="preserve">conifere e latifoglie</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #96</t>
           </r>
         </is>
       </c>
     </row>
     <row r="25" spans="1:31" customHeight="1" ht="29">
       <c r="A25" s="1" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="27" spans="1:31">
       <c r="A27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Wirtschaftsregion</t>
+            <t xml:space="preserve">regione economica</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #366</t>
           </r>
         </is>
       </c>
     </row>
     <row r="28" spans="1:31" customHeight="1" ht="29">
       <c r="A28" s="1" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="30" spans="1:31">
       <c r="A30" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
+            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN1-IFN5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2382</t>
           </r>
         </is>
       </c>
     </row>
     <row r="31" spans="1:31" customHeight="1" ht="29">
       <c r="A31" s="1" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="33" spans="1:31">
       <c r="A33" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="34" spans="1:31" customHeight="1" ht="29">
       <c r="A34" s="1" t="s">
         <v>42</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:AE1"/>
     <mergeCell ref="A2:AE2"/>