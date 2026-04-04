--- v0 (2026-01-26)
+++ v1 (2026-04-04)
@@ -17,368 +17,368 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
   <si>
     <t>IFN5</t>
   </si>
   <si>
-    <t>biomassa degli alberi vivi</t>
-[...2 lines deleted...]
-    <t>conifere e latifoglie</t>
+    <t>biomasse des arbres vifs</t>
+  </si>
+  <si>
+    <t>résineux et feuillus</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: regione economica</t>
+      <t xml:space="preserve">découpage régional</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: région économique</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: %, totale colonna</t>
+      <t xml:space="preserve">unité</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: %, total de colonne</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti</t>
+      <t xml:space="preserve">ensemble analysé</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
-[...54 lines deleted...]
-    <t>Svizzera</t>
+      <t xml:space="preserve">réseau</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
+    </r>
+  </si>
+  <si>
+    <t>état 2018/26</t>
+  </si>
+  <si>
+    <t>région économique</t>
+  </si>
+  <si>
+    <t>Ouest du Jura</t>
+  </si>
+  <si>
+    <t>Est du Jura</t>
+  </si>
+  <si>
+    <t>Ouest du Plateau</t>
+  </si>
+  <si>
+    <t>Centre du Plateau</t>
+  </si>
+  <si>
+    <t>Est du Plateau</t>
+  </si>
+  <si>
+    <t>Ouest des Préalpes</t>
+  </si>
+  <si>
+    <t>Centre des Préalpes</t>
+  </si>
+  <si>
+    <t>Est des Préalpes</t>
+  </si>
+  <si>
+    <t>Nord-ouest des Alpes</t>
+  </si>
+  <si>
+    <t>Centre des Alpes</t>
+  </si>
+  <si>
+    <t>Nord-est des Alpes</t>
+  </si>
+  <si>
+    <t>Sud-ouest des Alpes</t>
+  </si>
+  <si>
+    <t>Sud-est des Alpes</t>
+  </si>
+  <si>
+    <t>Sud des Alpes</t>
+  </si>
+  <si>
+    <t>Suisse</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>conifere</t>
-[...8 lines deleted...]
-    <t>totale</t>
+    <t>résineux</t>
+  </si>
+  <si>
+    <t>feuillus</t>
+  </si>
+  <si>
+    <t>indéterminable</t>
+  </si>
+  <si>
+    <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 02.09.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 02.09.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2311095/465433</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">biomassa degli alberi vivi</t>
+      <t xml:space="preserve">biomasse des arbres vifs</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #18</t>
     </r>
   </si>
   <si>
-    <t>Peso secco (massa) degli alberi e arbusti vivi a partire da 12 cm di diametro a petto d'uomo (DPU). Essa è composta dalle radici, dal legno del fusto, dal legno dei rami e dalle foglie/aghi.</t>
+    <t>Poids sec (masse) des arbres et arbustes vifs d'au moins 12 cm de hauteur de poitrine (DHP). Il se compose des racines, du bois de tige, du bois de branche et des aiguilles/feuilles.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">conifere e latifoglie</t>
+      <t xml:space="preserve">résineux et feuillus</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #96</t>
     </r>
   </si>
   <si>
-    <t>Specie degli alberi e arbusti a partire da 12 cm di diametro a petto d'uomo (DPU) raggruppate in due classi (conifere, latifoglie). Fonte: rilievo sul terreno (MID 50: Baumart)</t>
+    <t>Espèce des arbres et arbustes à partir de 12 cm de diamètre de poitrine (DHP) selon deux classes (résineux et feuillus). Source: relevé de terrain (MID 50: Baumart)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regione economica</t>
+      <t xml:space="preserve">région économique</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #366</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione della Svizzera in 14 regioni (2 nel Giura, 3 nell'Altopiano, 3 nelle Prealpi, 5 nelle Alpi e 1 per il Sud delle Alpi). Le Regioni economiche rappresentano una suddivisione delle Regioni di produzione in base a criteri economico-geografici.</t>
+    <t>Découpage de la Suisse en 14 régions (2 dans le Jura, 3 sur le Plateau, 3 dans les Préalpes, 5 dans les régions alpines et 1 au sud des Alpes). Les régions économiques sont une subdivision des régions de production selon des points de vue économiques et géographiques.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti</t>
+      <t xml:space="preserve">forêt accessible sans la forêt buissonnante</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #434</t>
     </r>
   </si>
   <si>
-    <t>Bosco coperto per meno di due terzi da arbusti e che può essere raggiunto a piedi.</t>
+    <t>Forêt couverte à moins des deux tiers d'arbustes et accessible à pied.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -730,51 +730,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AE34"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="5.856" bestFit="true" customWidth="true" style="0"/>
@@ -1484,51 +1484,51 @@
         <v>100.0</v>
       </c>
       <c r="AC17" s="6" t="s">
         <v>27</v>
       </c>
       <c r="AD17" s="6">
         <v>100.0</v>
       </c>
       <c r="AE17" s="6" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="18" spans="1:31" customHeight="1" ht="21.75">
       <c r="A18" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 02.09.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 02.09.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2311095/465433</t>
           </r>
         </is>
       </c>
       <c r="B18" s="3"/>
       <c r="C18" s="3"/>
       <c r="D18" s="3"/>
       <c r="E18" s="3"/>
       <c r="F18" s="3"/>
       <c r="G18" s="3"/>
       <c r="H18" s="3"/>
       <c r="I18" s="3"/>
       <c r="J18" s="3"/>
       <c r="K18" s="3"/>
@@ -1544,191 +1544,191 @@
       <c r="U18" s="3"/>
       <c r="V18" s="3"/>
       <c r="W18" s="3"/>
       <c r="X18" s="3"/>
       <c r="Y18" s="3"/>
       <c r="Z18" s="3"/>
       <c r="AA18" s="3"/>
       <c r="AB18" s="3"/>
       <c r="AC18" s="3"/>
       <c r="AD18" s="3"/>
       <c r="AE18" s="3"/>
     </row>
     <row r="21" spans="1:31">
       <c r="A21" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">biomassa degli alberi vivi</t>
+            <t xml:space="preserve">biomasse des arbres vifs</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #18</t>
           </r>
         </is>
       </c>
     </row>
     <row r="22" spans="1:31" customHeight="1" ht="29">
       <c r="A22" s="1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="24" spans="1:31">
       <c r="A24" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">conifere e latifoglie</t>
+            <t xml:space="preserve">résineux et feuillus</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #96</t>
           </r>
         </is>
       </c>
     </row>
     <row r="25" spans="1:31" customHeight="1" ht="29">
       <c r="A25" s="1" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="27" spans="1:31">
       <c r="A27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">regione economica</t>
+            <t xml:space="preserve">région économique</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #366</t>
           </r>
         </is>
       </c>
     </row>
     <row r="28" spans="1:31" customHeight="1" ht="29">
       <c r="A28" s="1" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="30" spans="1:31">
       <c r="A30" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti</t>
+            <t xml:space="preserve">forêt accessible sans la forêt buissonnante</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #434</t>
           </r>
         </is>
       </c>
     </row>
     <row r="31" spans="1:31" customHeight="1" ht="29">
       <c r="A31" s="1" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="33" spans="1:31">
       <c r="A33" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="34" spans="1:31" customHeight="1" ht="29">
       <c r="A34" s="1" t="s">
         <v>42</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:AE1"/>
     <mergeCell ref="A2:AE2"/>