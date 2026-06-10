--- v1 (2026-04-04)
+++ v2 (2026-06-10)
@@ -1,390 +1,390 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
   <si>
     <t>IFN5</t>
   </si>
   <si>
-    <t>biomasse des arbres vifs</t>
-[...2 lines deleted...]
-    <t>résineux et feuillus</t>
+    <t>biomassa degli alberi vivi</t>
+  </si>
+  <si>
+    <t>conifere e latifoglie</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">découpage régional</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: région économique</t>
+      <t xml:space="preserve">suddivisione regionale</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: regione economica</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unité</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: %, total de colonne</t>
+      <t xml:space="preserve">unità</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: %, totale colonna</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">ensemble analysé</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante</t>
+      <t xml:space="preserve">insieme analizzato</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau</t>
-[...54 lines deleted...]
-    <t>Suisse</t>
+      <t xml:space="preserve">reticolo</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: reticolo 1,4 km, sottoreticoli 1 a 5</t>
+    </r>
+  </si>
+  <si>
+    <t>stato 2018/26</t>
+  </si>
+  <si>
+    <t>regione economica</t>
+  </si>
+  <si>
+    <t>Giura Ovest</t>
+  </si>
+  <si>
+    <t>Giura Est</t>
+  </si>
+  <si>
+    <t>Altopiano Ovest</t>
+  </si>
+  <si>
+    <t>Altopiano Centro</t>
+  </si>
+  <si>
+    <t>Altopiano Est</t>
+  </si>
+  <si>
+    <t>Prealpi Ovest</t>
+  </si>
+  <si>
+    <t>Prealpi Centro</t>
+  </si>
+  <si>
+    <t>Prealpi Est</t>
+  </si>
+  <si>
+    <t>Alpi Nord-Ovest</t>
+  </si>
+  <si>
+    <t>Alpi Centro</t>
+  </si>
+  <si>
+    <t>Alpi Nord-Est</t>
+  </si>
+  <si>
+    <t>Alpi Sud-Ovest</t>
+  </si>
+  <si>
+    <t>Alpi Sud-Est</t>
+  </si>
+  <si>
+    <t>Sud delle Alpi</t>
+  </si>
+  <si>
+    <t>Svizzera</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>pas d'indication</t>
+    <t>nessuna indicazione</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>résineux</t>
-[...8 lines deleted...]
-    <t>total</t>
+    <t>conifere</t>
+  </si>
+  <si>
+    <t>latifoglie</t>
+  </si>
+  <si>
+    <t>non determinabile</t>
+  </si>
+  <si>
+    <t>totale</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 02.09.2024</t>
+      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 02.09.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2311095/465433</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">biomasse des arbres vifs</t>
+      <t xml:space="preserve">biomassa degli alberi vivi</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #18</t>
     </r>
   </si>
   <si>
-    <t>Poids sec (masse) des arbres et arbustes vifs d'au moins 12 cm de hauteur de poitrine (DHP). Il se compose des racines, du bois de tige, du bois de branche et des aiguilles/feuilles.</t>
+    <t>Peso secco (massa) degli alberi e arbusti vivi a partire da 12 cm di diametro a petto d'uomo (DPU). Essa è composta dalle radici, dal legno del fusto, dal legno dei rami e dalle foglie/aghi.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">résineux et feuillus</t>
+      <t xml:space="preserve">conifere e latifoglie</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #96</t>
     </r>
   </si>
   <si>
-    <t>Espèce des arbres et arbustes à partir de 12 cm de diamètre de poitrine (DHP) selon deux classes (résineux et feuillus). Source: relevé de terrain (MID 50: Baumart)</t>
+    <t>Specie degli alberi e arbusti a partire da 12 cm di diametro a petto d'uomo (DPU) raggruppate in due classi (conifere, latifoglie). Fonte: rilievo sul terreno (MID 50: Baumart)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">région économique</t>
+      <t xml:space="preserve">regione economica</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #366</t>
     </r>
   </si>
   <si>
-    <t>Découpage de la Suisse en 14 régions (2 dans le Jura, 3 sur le Plateau, 3 dans les Préalpes, 5 dans les régions alpines et 1 au sud des Alpes). Les régions économiques sont une subdivision des régions de production selon des points de vue économiques et géographiques.</t>
+    <t>Suddivisione della Svizzera in 14 regioni (2 nel Giura, 3 nell'Altopiano, 3 nelle Prealpi, 5 nelle Alpi e 1 per il Sud delle Alpi). Le Regioni economiche rappresentano una suddivisione delle Regioni di produzione in base a criteri economico-geografici.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forêt accessible sans la forêt buissonnante</t>
+      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #434</t>
     </r>
   </si>
   <si>
-    <t>Forêt couverte à moins des deux tiers d'arbustes et accessible à pied.</t>
+    <t>Bosco coperto per meno di due terzi da arbusti e che può essere raggiunto a piedi.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
+    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -718,82 +718,82 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AE34"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="26.993" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="20" max="20" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:31">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:31">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:31">
       <c r="A3" t="s">
@@ -1150,51 +1150,51 @@
       <c r="L14" s="6">
         <v>77.0</v>
       </c>
       <c r="M14" s="6">
         <v>3.5</v>
       </c>
       <c r="N14" s="6">
         <v>68.5</v>
       </c>
       <c r="O14" s="6">
         <v>2.6</v>
       </c>
       <c r="P14" s="6">
         <v>62.9</v>
       </c>
       <c r="Q14" s="6">
         <v>2.8</v>
       </c>
       <c r="R14" s="6">
         <v>71.3</v>
       </c>
       <c r="S14" s="6">
         <v>3.4</v>
       </c>
       <c r="T14" s="6">
-        <v>67.9</v>
+        <v>67.90000000000001</v>
       </c>
       <c r="U14" s="6">
         <v>4.8</v>
       </c>
       <c r="V14" s="6">
         <v>61.9</v>
       </c>
       <c r="W14" s="6">
         <v>4.6</v>
       </c>
       <c r="X14" s="6">
         <v>87.3</v>
       </c>
       <c r="Y14" s="6">
         <v>1.7</v>
       </c>
       <c r="Z14" s="6">
         <v>91.3</v>
       </c>
       <c r="AA14" s="6">
         <v>1.3</v>
       </c>
       <c r="AB14" s="6">
         <v>46.7</v>
       </c>
@@ -1484,51 +1484,51 @@
         <v>100.0</v>
       </c>
       <c r="AC17" s="6" t="s">
         <v>27</v>
       </c>
       <c r="AD17" s="6">
         <v>100.0</v>
       </c>
       <c r="AE17" s="6" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="18" spans="1:31" customHeight="1" ht="21.75">
       <c r="A18" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 02.09.2024</t>
+            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 02.09.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2311095/465433</t>
           </r>
         </is>
       </c>
       <c r="B18" s="3"/>
       <c r="C18" s="3"/>
       <c r="D18" s="3"/>
       <c r="E18" s="3"/>
       <c r="F18" s="3"/>
       <c r="G18" s="3"/>
       <c r="H18" s="3"/>
       <c r="I18" s="3"/>
       <c r="J18" s="3"/>
       <c r="K18" s="3"/>
@@ -1544,191 +1544,191 @@
       <c r="U18" s="3"/>
       <c r="V18" s="3"/>
       <c r="W18" s="3"/>
       <c r="X18" s="3"/>
       <c r="Y18" s="3"/>
       <c r="Z18" s="3"/>
       <c r="AA18" s="3"/>
       <c r="AB18" s="3"/>
       <c r="AC18" s="3"/>
       <c r="AD18" s="3"/>
       <c r="AE18" s="3"/>
     </row>
     <row r="21" spans="1:31">
       <c r="A21" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">biomasse des arbres vifs</t>
+            <t xml:space="preserve">biomassa degli alberi vivi</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #18</t>
           </r>
         </is>
       </c>
     </row>
     <row r="22" spans="1:31" customHeight="1" ht="29">
       <c r="A22" s="1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="24" spans="1:31">
       <c r="A24" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">résineux et feuillus</t>
+            <t xml:space="preserve">conifere e latifoglie</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #96</t>
           </r>
         </is>
       </c>
     </row>
     <row r="25" spans="1:31" customHeight="1" ht="29">
       <c r="A25" s="1" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="27" spans="1:31">
       <c r="A27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">région économique</t>
+            <t xml:space="preserve">regione economica</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #366</t>
           </r>
         </is>
       </c>
     </row>
     <row r="28" spans="1:31" customHeight="1" ht="29">
       <c r="A28" s="1" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="30" spans="1:31">
       <c r="A30" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forêt accessible sans la forêt buissonnante</t>
+            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #434</t>
           </r>
         </is>
       </c>
     </row>
     <row r="31" spans="1:31" customHeight="1" ht="29">
       <c r="A31" s="1" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="33" spans="1:31">
       <c r="A33" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="34" spans="1:31" customHeight="1" ht="29">
       <c r="A34" s="1" t="s">
         <v>42</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:AE1"/>
     <mergeCell ref="A2:AE2"/>