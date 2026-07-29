--- v2 (2026-06-10)
+++ v3 (2026-07-29)
@@ -1,390 +1,390 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
   <si>
-    <t>IFN5</t>
-[...5 lines deleted...]
-    <t>conifere e latifoglie</t>
+    <t>LFI5</t>
+  </si>
+  <si>
+    <t>Biomasse der lebenden Bäume</t>
+  </si>
+  <si>
+    <t>Nadelholz, Laubholz</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: regione economica</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: Wirtschaftsregion</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: %, totale colonna</t>
+      <t xml:space="preserve">Einheit</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: %, Spaltentotal</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti</t>
+      <t xml:space="preserve">Bezugsfläche</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
-[...54 lines deleted...]
-    <t>Svizzera</t>
+      <t xml:space="preserve">Netz</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
+    </r>
+  </si>
+  <si>
+    <t>Zustand 2018/26</t>
+  </si>
+  <si>
+    <t>Wirtschaftsregion</t>
+  </si>
+  <si>
+    <t>Jura West</t>
+  </si>
+  <si>
+    <t>Jura Ost</t>
+  </si>
+  <si>
+    <t>Mittelland West</t>
+  </si>
+  <si>
+    <t>Mittelland Mitte</t>
+  </si>
+  <si>
+    <t>Mittelland Ost</t>
+  </si>
+  <si>
+    <t>Voralpen West</t>
+  </si>
+  <si>
+    <t>Voralpen Mitte</t>
+  </si>
+  <si>
+    <t>Voralpen Ost</t>
+  </si>
+  <si>
+    <t>Alpen Nordwest</t>
+  </si>
+  <si>
+    <t>Alpen Mitte</t>
+  </si>
+  <si>
+    <t>Alpen Nordost</t>
+  </si>
+  <si>
+    <t>Alpen Südwest</t>
+  </si>
+  <si>
+    <t>Alpen Südost</t>
+  </si>
+  <si>
+    <t>Alpensüdseite</t>
+  </si>
+  <si>
+    <t>Schweiz</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>conifere</t>
-[...8 lines deleted...]
-    <t>totale</t>
+    <t>Nadelholz</t>
+  </si>
+  <si>
+    <t>Laubholz</t>
+  </si>
+  <si>
+    <t>nicht bestimmbar</t>
+  </si>
+  <si>
+    <t>Total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 02.09.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 02.09.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2311095/465433</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">biomassa degli alberi vivi</t>
+      <t xml:space="preserve">Biomasse der lebenden Bäume</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #18</t>
     </r>
   </si>
   <si>
-    <t>Peso secco (massa) degli alberi e arbusti vivi a partire da 12 cm di diametro a petto d'uomo (DPU). Essa è composta dalle radici, dal legno del fusto, dal legno dei rami e dalle foglie/aghi.</t>
+    <t>Trockengewicht (Masse) der lebenden Bäume und Sträucher ab 12 cm Brusthöhendurchmesser (BHD). Dieses setzt sich aus den Baumteilen Wurzeln, Schaftholz, Astholz und Nadeln/Blätter zusammen.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">conifere e latifoglie</t>
+      <t xml:space="preserve">Nadelholz, Laubholz</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #96</t>
     </r>
   </si>
   <si>
-    <t>Specie degli alberi e arbusti a partire da 12 cm di diametro a petto d'uomo (DPU) raggruppate in due classi (conifere, latifoglie). Fonte: rilievo sul terreno (MID 50: Baumart)</t>
+    <t>Art der Bäume und Sträucher ab 12 cm Brusthöhendurchmesser (BHD) in zwei Klassen (Nadelholz, Laubholz). Grundlage: Feldaufnahme (MID 50: Baumart)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regione economica</t>
+      <t xml:space="preserve">Wirtschaftsregion</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #366</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione della Svizzera in 14 regioni (2 nel Giura, 3 nell'Altopiano, 3 nelle Prealpi, 5 nelle Alpi e 1 per il Sud delle Alpi). Le Regioni economiche rappresentano una suddivisione delle Regioni di produzione in base a criteri economico-geografici.</t>
+    <t>Gliederung der Schweiz mit 14 Regionen (2 Jura-, 3 Mittelland-, 3 Voralpen-, 5 Alpenregionen sowie 1 Region für die Alpensüdseite). Die Wirtschaftsregionen stellen eine Unterteilung der Produktionsregionen nach wirtschaftsgeografischen Gesichtpunkten dar.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti</t>
+      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #434</t>
     </r>
   </si>
   <si>
-    <t>Bosco coperto per meno di due terzi da arbusti e che può essere raggiunto a piedi.</t>
+    <t>Wald, der zu weniger als zwei Dritteln mit Sträuchern bedeckt ist und zu Fuss aufgesucht werden kann.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 von 9 auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -718,82 +718,82 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AE34"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="25.708" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="20" max="20" width="21.138" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:31">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:31">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:31">
       <c r="A3" t="s">
@@ -1150,51 +1150,51 @@
       <c r="L14" s="6">
         <v>77.0</v>
       </c>
       <c r="M14" s="6">
         <v>3.5</v>
       </c>
       <c r="N14" s="6">
         <v>68.5</v>
       </c>
       <c r="O14" s="6">
         <v>2.6</v>
       </c>
       <c r="P14" s="6">
         <v>62.9</v>
       </c>
       <c r="Q14" s="6">
         <v>2.8</v>
       </c>
       <c r="R14" s="6">
         <v>71.3</v>
       </c>
       <c r="S14" s="6">
         <v>3.4</v>
       </c>
       <c r="T14" s="6">
-        <v>67.90000000000001</v>
+        <v>67.9</v>
       </c>
       <c r="U14" s="6">
         <v>4.8</v>
       </c>
       <c r="V14" s="6">
         <v>61.9</v>
       </c>
       <c r="W14" s="6">
         <v>4.6</v>
       </c>
       <c r="X14" s="6">
         <v>87.3</v>
       </c>
       <c r="Y14" s="6">
         <v>1.7</v>
       </c>
       <c r="Z14" s="6">
         <v>91.3</v>
       </c>
       <c r="AA14" s="6">
         <v>1.3</v>
       </c>
       <c r="AB14" s="6">
         <v>46.7</v>
       </c>
@@ -1484,51 +1484,51 @@
         <v>100.0</v>
       </c>
       <c r="AC17" s="6" t="s">
         <v>27</v>
       </c>
       <c r="AD17" s="6">
         <v>100.0</v>
       </c>
       <c r="AE17" s="6" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="18" spans="1:31" customHeight="1" ht="21.75">
       <c r="A18" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 02.09.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 02.09.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2311095/465433</t>
           </r>
         </is>
       </c>
       <c r="B18" s="3"/>
       <c r="C18" s="3"/>
       <c r="D18" s="3"/>
       <c r="E18" s="3"/>
       <c r="F18" s="3"/>
       <c r="G18" s="3"/>
       <c r="H18" s="3"/>
       <c r="I18" s="3"/>
       <c r="J18" s="3"/>
       <c r="K18" s="3"/>
@@ -1544,191 +1544,191 @@
       <c r="U18" s="3"/>
       <c r="V18" s="3"/>
       <c r="W18" s="3"/>
       <c r="X18" s="3"/>
       <c r="Y18" s="3"/>
       <c r="Z18" s="3"/>
       <c r="AA18" s="3"/>
       <c r="AB18" s="3"/>
       <c r="AC18" s="3"/>
       <c r="AD18" s="3"/>
       <c r="AE18" s="3"/>
     </row>
     <row r="21" spans="1:31">
       <c r="A21" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">biomassa degli alberi vivi</t>
+            <t xml:space="preserve">Biomasse der lebenden Bäume</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #18</t>
           </r>
         </is>
       </c>
     </row>
     <row r="22" spans="1:31" customHeight="1" ht="29">
       <c r="A22" s="1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="24" spans="1:31">
       <c r="A24" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">conifere e latifoglie</t>
+            <t xml:space="preserve">Nadelholz, Laubholz</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #96</t>
           </r>
         </is>
       </c>
     </row>
     <row r="25" spans="1:31" customHeight="1" ht="29">
       <c r="A25" s="1" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="27" spans="1:31">
       <c r="A27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">regione economica</t>
+            <t xml:space="preserve">Wirtschaftsregion</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #366</t>
           </r>
         </is>
       </c>
     </row>
     <row r="28" spans="1:31" customHeight="1" ht="29">
       <c r="A28" s="1" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="30" spans="1:31">
       <c r="A30" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti</t>
+            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #434</t>
           </r>
         </is>
       </c>
     </row>
     <row r="31" spans="1:31" customHeight="1" ht="29">
       <c r="A31" s="1" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="33" spans="1:31">
       <c r="A33" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="34" spans="1:31" customHeight="1" ht="29">
       <c r="A34" s="1" t="s">
         <v>42</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:AE1"/>
     <mergeCell ref="A2:AE2"/>