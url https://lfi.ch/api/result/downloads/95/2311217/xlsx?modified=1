--- v0 (2026-01-26)
+++ v1 (2026-09-10)
@@ -1,439 +1,349 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
-[...81 lines deleted...]
-    <t>biogeographical region</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
+  <si>
+    <t>LFI5</t>
+  </si>
+  <si>
+    <t>Biomasse der lebenden Bäume</t>
+  </si>
+  <si>
+    <t>Nadelholz, Laubholz</t>
+  </si>
+  <si>
+    <t>Regionale Gliederung: biogeografische Region</t>
+  </si>
+  <si>
+    <t>Einheit: %, Spaltentotal</t>
+  </si>
+  <si>
+    <t>Bezugsfläche: zugänglicher Wald ohne Gebüschwald</t>
+  </si>
+  <si>
+    <t>Netz: 1,4-km-Netz, Unternetze 1-5</t>
+  </si>
+  <si>
+    <t>Zustand 2018/26</t>
+  </si>
+  <si>
+    <t>biogeografische Region</t>
   </si>
   <si>
     <t>Jura</t>
   </si>
   <si>
-    <t>Plateau</t>
-[...14 lines deleted...]
-    <t>Switzerland</t>
+    <t>Mittelland</t>
+  </si>
+  <si>
+    <t>Alpennordflanke</t>
+  </si>
+  <si>
+    <t>Westliche Zentralalpen</t>
+  </si>
+  <si>
+    <t>Östliche Zentralalpen</t>
+  </si>
+  <si>
+    <t>Alpensüdflanke</t>
+  </si>
+  <si>
+    <t>Schweiz</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>conifers</t>
-[...179 lines deleted...]
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>Nadelholz</t>
+  </si>
+  <si>
+    <t>Laubholz</t>
+  </si>
+  <si>
+    <t>nicht bestimmbar</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>© WSL, Schweizerisches Landesforstinventar, 02.09.2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Auswertungsart: </t>
+  </si>
+  <si>
+    <t>Zustand [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Inventur: </t>
+  </si>
+  <si>
+    <t>LFI5 [550]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Netz: </t>
+  </si>
+  <si>
+    <t>1,4-km-Netz, Unternetze 1-5 [1746]
+Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bezugsfläche: </t>
+  </si>
+  <si>
+    <t>zugänglicher Wald ohne Gebüschwald [434]
+Wald, der zu weniger als zwei Dritteln mit Sträuchern bedeckt ist und zu Fuss aufgesucht werden kann.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Regionale Gliederung: </t>
+  </si>
+  <si>
+    <t>biogeografische Region [BIOGEOC6R2005, 2586]
+Gliederung der Schweiz in sechs Regionen mit ähnlicher Flora und Fauna. Die sechs Regionen entsprechen der Grundeinteilung der Publikation «Die biogeographischen Regionen der Schweiz», die vom BAFU im Jahr 2022 herausgegeben wurde.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stratifizierung: </t>
+  </si>
+  <si>
+    <t>Vegetationshöhe plus Wald-/Nichtwald Stratifizierung (2-phasig) [3]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 1: </t>
+  </si>
+  <si>
+    <t>Biomasse der lebenden Bäume [18], kg
+Trockengewicht (Masse) der lebenden Bäume und Sträucher ab 12 cm Brusthöhendurchmesser (BHD). Dieses setzt sich aus den Baumteilen Wurzeln, Schaftholz, Astholz und Nadeln/Blätter zusammen.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Datum: </t>
+  </si>
+  <si>
+    <t>gerechnet am 06.07.2019 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 2: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Format: </t>
+  </si>
+  <si>
+    <t>Einheit: , Dezimalstellen: 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zeitbezug: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Flächenbezug: </t>
+  </si>
+  <si>
+    <t>absolut [2]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Schätzfehler: </t>
+  </si>
+  <si>
+    <t>absolut [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bezugstyp: </t>
+  </si>
+  <si>
+    <t>Spaltentotal [3]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassifizierungsmerkmal 1: </t>
+  </si>
+  <si>
+    <t>Nadelholz, Laubholz [LBHNDH, 96]
+Art der Bäume und Sträucher ab 12 cm Brusthöhendurchmesser (BHD) in zwei Klassen (Nadelholz, Laubholz). Grundlage: Feldaufnahme (MID 50: Baumart)</t>
+  </si>
+  <si>
+    <t>gerechnet am 18.08.2024 19:15:28</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, original: </t>
+  </si>
+  <si>
+    <t>keine Angabe, Nadelholz, Laubholz, nicht bestimmbar, Total</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, umkodiert: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Übrige: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stichprobenumfang: </t>
+  </si>
+  <si>
+    <t>nicht anzeigen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tabelle transponiert: </t>
+  </si>
+  <si>
+    <t>nicht transponiert [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sprache: </t>
+  </si>
+  <si>
+    <t>de-CH [1]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="2">
+  <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FFaaaaaa"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFaaaaaa"/>
       </left>
       <right style="thin">
         <color rgb="FFaaaaaa"/>
       </right>
       <top style="thin">
         <color rgb="FFaaaaaa"/>
       </top>
       <bottom style="thin">
         <color rgb="FFaaaaaa"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="7">
+  <cellXfs count="8">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -694,699 +604,1051 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O34"/>
+  <dimension ref="A1:O43"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="B19" sqref="B19:O43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="31.707" bestFit="true" customWidth="true" style="0"/>
-[...13 lines deleted...]
-    <col min="15" max="15" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="21" customWidth="true" style="0"/>
+    <col min="2" max="2" width="6" customWidth="true" style="0"/>
+    <col min="3" max="3" width="5" customWidth="true" style="0"/>
+    <col min="4" max="4" width="7" customWidth="true" style="0"/>
+    <col min="5" max="5" width="7" customWidth="true" style="0"/>
+    <col min="6" max="6" width="10" customWidth="true" style="0"/>
+    <col min="7" max="7" width="10" customWidth="true" style="0"/>
+    <col min="8" max="8" width="13" customWidth="true" style="0"/>
+    <col min="9" max="9" width="13" customWidth="true" style="0"/>
+    <col min="10" max="10" width="13" customWidth="true" style="0"/>
+    <col min="11" max="11" width="13" customWidth="true" style="0"/>
+    <col min="12" max="12" width="9" customWidth="true" style="0"/>
+    <col min="13" max="13" width="9" customWidth="true" style="0"/>
+    <col min="14" max="14" width="6" customWidth="true" style="0"/>
+    <col min="15" max="15" width="6" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
-      <c r="A1" s="2" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:15">
-      <c r="A10" s="4"/>
-      <c r="B10" s="4" t="s">
+      <c r="A10" s="3"/>
+      <c r="B10" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="C10" s="4"/>
-[...11 lines deleted...]
-      <c r="O10" s="4"/>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3"/>
+      <c r="E10" s="3"/>
+      <c r="F10" s="3"/>
+      <c r="G10" s="3"/>
+      <c r="H10" s="3"/>
+      <c r="I10" s="3"/>
+      <c r="J10" s="3"/>
+      <c r="K10" s="3"/>
+      <c r="L10" s="3"/>
+      <c r="M10" s="3"/>
+      <c r="N10" s="3"/>
+      <c r="O10" s="3"/>
     </row>
     <row r="11" spans="1:15">
-      <c r="A11" s="4"/>
-      <c r="B11" s="4" t="s">
+      <c r="A11" s="3"/>
+      <c r="B11" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="C11" s="4"/>
-      <c r="D11" s="4" t="s">
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="E11" s="4"/>
-      <c r="F11" s="4" t="s">
+      <c r="E11" s="3"/>
+      <c r="F11" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="G11" s="4"/>
-      <c r="H11" s="4" t="s">
+      <c r="G11" s="3"/>
+      <c r="H11" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="I11" s="4"/>
-      <c r="J11" s="4" t="s">
+      <c r="I11" s="3"/>
+      <c r="J11" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="K11" s="4"/>
-      <c r="L11" s="4" t="s">
+      <c r="K11" s="3"/>
+      <c r="L11" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="M11" s="4"/>
-      <c r="N11" s="4" t="s">
+      <c r="M11" s="3"/>
+      <c r="N11" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="O11" s="4"/>
+      <c r="O11" s="3"/>
     </row>
     <row r="12" spans="1:15">
-      <c r="A12" s="4" t="s">
+      <c r="A12" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B12" s="4" t="s">
+      <c r="B12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="C12" s="4" t="s">
+      <c r="C12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="D12" s="4" t="s">
+      <c r="D12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="E12" s="4" t="s">
+      <c r="E12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="F12" s="4" t="s">
+      <c r="F12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="G12" s="4" t="s">
+      <c r="G12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="H12" s="4" t="s">
+      <c r="H12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="I12" s="4" t="s">
+      <c r="I12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="J12" s="4" t="s">
+      <c r="J12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="K12" s="4" t="s">
+      <c r="K12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="L12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="M12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="N12" s="4" t="s">
+      <c r="N12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="O12" s="4" t="s">
+      <c r="O12" s="3" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="13" spans="1:15">
-      <c r="A13" s="5" t="s">
+      <c r="A13" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="B13" s="6">
+      <c r="B13" s="5">
         <v>0.0</v>
       </c>
-      <c r="C13" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D13" s="6">
+      <c r="C13" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D13" s="5">
         <v>0.0</v>
       </c>
-      <c r="E13" s="6" t="s">
-[...2 lines deleted...]
-      <c r="F13" s="6">
+      <c r="E13" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F13" s="5">
         <v>0.0</v>
       </c>
-      <c r="G13" s="6" t="s">
-[...2 lines deleted...]
-      <c r="H13" s="6">
+      <c r="G13" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H13" s="5">
         <v>0.0</v>
       </c>
-      <c r="I13" s="6" t="s">
-[...2 lines deleted...]
-      <c r="J13" s="6">
+      <c r="I13" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J13" s="5">
         <v>0.0</v>
       </c>
-      <c r="K13" s="6" t="s">
-[...2 lines deleted...]
-      <c r="L13" s="6">
+      <c r="K13" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="L13" s="5">
         <v>0.0</v>
       </c>
-      <c r="M13" s="6" t="s">
-[...2 lines deleted...]
-      <c r="N13" s="6">
+      <c r="M13" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="N13" s="5">
         <v>0.0</v>
       </c>
-      <c r="O13" s="6" t="s">
+      <c r="O13" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="14" spans="1:15">
-      <c r="A14" s="5" t="s">
+      <c r="A14" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="B14" s="6">
+      <c r="B14" s="5">
         <v>49.7</v>
       </c>
-      <c r="C14" s="6">
+      <c r="C14" s="5">
         <v>1.7</v>
       </c>
-      <c r="D14" s="6">
+      <c r="D14" s="5">
         <v>44.5</v>
       </c>
-      <c r="E14" s="6">
+      <c r="E14" s="5">
         <v>1.7</v>
       </c>
-      <c r="F14" s="6">
+      <c r="F14" s="5">
         <v>68.5</v>
       </c>
-      <c r="G14" s="6">
+      <c r="G14" s="5">
         <v>1.4</v>
       </c>
-      <c r="H14" s="6">
+      <c r="H14" s="5">
         <v>89.2</v>
       </c>
-      <c r="I14" s="6">
+      <c r="I14" s="5">
         <v>1.6</v>
       </c>
-      <c r="J14" s="6">
-[...2 lines deleted...]
-      <c r="K14" s="6">
+      <c r="J14" s="5">
+        <v>89.59999999999999</v>
+      </c>
+      <c r="K14" s="5">
         <v>1.4</v>
       </c>
-      <c r="L14" s="6">
+      <c r="L14" s="5">
         <v>47.6</v>
       </c>
-      <c r="M14" s="6">
+      <c r="M14" s="5">
         <v>2.6</v>
       </c>
-      <c r="N14" s="6">
+      <c r="N14" s="5">
         <v>61.2</v>
       </c>
-      <c r="O14" s="6">
+      <c r="O14" s="5">
         <v>0.8</v>
       </c>
     </row>
     <row r="15" spans="1:15">
-      <c r="A15" s="5" t="s">
+      <c r="A15" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="B15" s="6">
+      <c r="B15" s="5">
         <v>50.3</v>
       </c>
-      <c r="C15" s="6">
+      <c r="C15" s="5">
         <v>1.7</v>
       </c>
-      <c r="D15" s="6">
+      <c r="D15" s="5">
         <v>55.5</v>
       </c>
-      <c r="E15" s="6">
+      <c r="E15" s="5">
         <v>1.7</v>
       </c>
-      <c r="F15" s="6">
+      <c r="F15" s="5">
         <v>31.5</v>
       </c>
-      <c r="G15" s="6">
+      <c r="G15" s="5">
         <v>1.4</v>
       </c>
-      <c r="H15" s="6">
+      <c r="H15" s="5">
         <v>10.8</v>
       </c>
-      <c r="I15" s="6">
+      <c r="I15" s="5">
         <v>1.6</v>
       </c>
-      <c r="J15" s="6">
+      <c r="J15" s="5">
         <v>10.4</v>
       </c>
-      <c r="K15" s="6">
+      <c r="K15" s="5">
         <v>1.4</v>
       </c>
-      <c r="L15" s="6">
+      <c r="L15" s="5">
         <v>52.4</v>
       </c>
-      <c r="M15" s="6">
+      <c r="M15" s="5">
         <v>2.6</v>
       </c>
-      <c r="N15" s="6">
+      <c r="N15" s="5">
         <v>38.8</v>
       </c>
-      <c r="O15" s="6">
+      <c r="O15" s="5">
         <v>0.8</v>
       </c>
     </row>
     <row r="16" spans="1:15">
-      <c r="A16" s="5" t="s">
+      <c r="A16" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="B16" s="6">
+      <c r="B16" s="5">
         <v>0.0</v>
       </c>
-      <c r="C16" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D16" s="6">
+      <c r="C16" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D16" s="5">
         <v>0.0</v>
       </c>
-      <c r="E16" s="6" t="s">
-[...2 lines deleted...]
-      <c r="F16" s="6">
+      <c r="E16" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F16" s="5">
         <v>0.0</v>
       </c>
-      <c r="G16" s="6" t="s">
-[...2 lines deleted...]
-      <c r="H16" s="6">
+      <c r="G16" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H16" s="5">
         <v>0.0</v>
       </c>
-      <c r="I16" s="6" t="s">
-[...2 lines deleted...]
-      <c r="J16" s="6">
+      <c r="I16" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J16" s="5">
         <v>0.0</v>
       </c>
-      <c r="K16" s="6" t="s">
-[...2 lines deleted...]
-      <c r="L16" s="6">
+      <c r="K16" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="L16" s="5">
         <v>0.0</v>
       </c>
-      <c r="M16" s="6" t="s">
-[...2 lines deleted...]
-      <c r="N16" s="6">
+      <c r="M16" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="N16" s="5">
         <v>0.0</v>
       </c>
-      <c r="O16" s="6" t="s">
+      <c r="O16" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="17" spans="1:15">
-      <c r="A17" s="5" t="s">
+      <c r="A17" s="4" t="s">
         <v>23</v>
       </c>
-      <c r="B17" s="6">
+      <c r="B17" s="5">
         <v>100.0</v>
       </c>
-      <c r="C17" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D17" s="6">
+      <c r="C17" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D17" s="5">
         <v>100.0</v>
       </c>
-      <c r="E17" s="6" t="s">
-[...2 lines deleted...]
-      <c r="F17" s="6">
+      <c r="E17" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F17" s="5">
         <v>100.0</v>
       </c>
-      <c r="G17" s="6" t="s">
-[...2 lines deleted...]
-      <c r="H17" s="6">
+      <c r="G17" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H17" s="5">
         <v>100.0</v>
       </c>
-      <c r="I17" s="6" t="s">
-[...2 lines deleted...]
-      <c r="J17" s="6">
+      <c r="I17" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J17" s="5">
         <v>100.0</v>
       </c>
-      <c r="K17" s="6" t="s">
-[...2 lines deleted...]
-      <c r="L17" s="6">
+      <c r="K17" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="L17" s="5">
         <v>100.0</v>
       </c>
-      <c r="M17" s="6" t="s">
-[...2 lines deleted...]
-      <c r="N17" s="6">
+      <c r="M17" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="N17" s="5">
         <v>100.0</v>
       </c>
-      <c r="O17" s="6" t="s">
+      <c r="O17" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="18" spans="1:15" customHeight="1" ht="21.75">
-      <c r="A18" t="inlineStr">
-[...40 lines deleted...]
-      <c r="O18" s="3"/>
+      <c r="A18" t="s">
+        <v>24</v>
+      </c>
+      <c r="B18" s="2"/>
+      <c r="C18" s="2"/>
+      <c r="D18" s="2"/>
+      <c r="E18" s="2"/>
+      <c r="F18" s="2"/>
+      <c r="G18" s="2"/>
+      <c r="H18" s="2"/>
+      <c r="I18" s="2"/>
+      <c r="J18" s="2"/>
+      <c r="K18" s="2"/>
+      <c r="L18" s="2"/>
+      <c r="M18" s="2"/>
+      <c r="N18" s="2"/>
+      <c r="O18" s="2"/>
+    </row>
+    <row r="19" spans="1:15">
+      <c r="A19" s="6"/>
+      <c r="B19" s="7"/>
+      <c r="C19" s="7"/>
+      <c r="D19" s="7"/>
+      <c r="E19" s="7"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="7"/>
+      <c r="I19" s="7"/>
+      <c r="J19" s="7"/>
+      <c r="K19" s="7"/>
+      <c r="L19" s="7"/>
+      <c r="M19" s="7"/>
+      <c r="N19" s="7"/>
+      <c r="O19" s="7"/>
+    </row>
+    <row r="20" spans="1:15">
+      <c r="A20" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="B20" s="7"/>
+      <c r="C20" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="D20" s="7"/>
+      <c r="E20" s="7"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="7"/>
+      <c r="I20" s="7"/>
+      <c r="J20" s="7"/>
+      <c r="K20" s="7"/>
+      <c r="L20" s="7"/>
+      <c r="M20" s="7"/>
+      <c r="N20" s="7"/>
+      <c r="O20" s="7"/>
     </row>
     <row r="21" spans="1:15">
-      <c r="A21" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A21" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="B21" s="7"/>
+      <c r="C21" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="D21" s="7"/>
+      <c r="E21" s="7"/>
+      <c r="F21" s="7"/>
+      <c r="G21" s="7"/>
+      <c r="H21" s="7"/>
+      <c r="I21" s="7"/>
+      <c r="J21" s="7"/>
+      <c r="K21" s="7"/>
+      <c r="L21" s="7"/>
+      <c r="M21" s="7"/>
+      <c r="N21" s="7"/>
+      <c r="O21" s="7"/>
+    </row>
+    <row r="22" spans="1:15">
+      <c r="A22" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="B22" s="7"/>
+      <c r="C22" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="D22" s="7"/>
+      <c r="E22" s="7"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="7"/>
+      <c r="H22" s="7"/>
+      <c r="I22" s="7"/>
+      <c r="J22" s="7"/>
+      <c r="K22" s="7"/>
+      <c r="L22" s="7"/>
+      <c r="M22" s="7"/>
+      <c r="N22" s="7"/>
+      <c r="O22" s="7"/>
+    </row>
+    <row r="23" spans="1:15">
+      <c r="A23" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="B23" s="7"/>
+      <c r="C23" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="D23" s="7"/>
+      <c r="E23" s="7"/>
+      <c r="F23" s="7"/>
+      <c r="G23" s="7"/>
+      <c r="H23" s="7"/>
+      <c r="I23" s="7"/>
+      <c r="J23" s="7"/>
+      <c r="K23" s="7"/>
+      <c r="L23" s="7"/>
+      <c r="M23" s="7"/>
+      <c r="N23" s="7"/>
+      <c r="O23" s="7"/>
     </row>
     <row r="24" spans="1:15">
-      <c r="A24" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A24" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="B24" s="7"/>
+      <c r="C24" s="7" t="s">
+        <v>34</v>
+      </c>
+      <c r="D24" s="7"/>
+      <c r="E24" s="7"/>
+      <c r="F24" s="7"/>
+      <c r="G24" s="7"/>
+      <c r="H24" s="7"/>
+      <c r="I24" s="7"/>
+      <c r="J24" s="7"/>
+      <c r="K24" s="7"/>
+      <c r="L24" s="7"/>
+      <c r="M24" s="7"/>
+      <c r="N24" s="7"/>
+      <c r="O24" s="7"/>
+    </row>
+    <row r="25" spans="1:15">
+      <c r="A25" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="B25" s="7"/>
+      <c r="C25" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="D25" s="7"/>
+      <c r="E25" s="7"/>
+      <c r="F25" s="7"/>
+      <c r="G25" s="7"/>
+      <c r="H25" s="7"/>
+      <c r="I25" s="7"/>
+      <c r="J25" s="7"/>
+      <c r="K25" s="7"/>
+      <c r="L25" s="7"/>
+      <c r="M25" s="7"/>
+      <c r="N25" s="7"/>
+      <c r="O25" s="7"/>
+    </row>
+    <row r="26" spans="1:15">
+      <c r="A26" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="B26" s="7"/>
+      <c r="C26" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="D26" s="7"/>
+      <c r="E26" s="7"/>
+      <c r="F26" s="7"/>
+      <c r="G26" s="7"/>
+      <c r="H26" s="7"/>
+      <c r="I26" s="7"/>
+      <c r="J26" s="7"/>
+      <c r="K26" s="7"/>
+      <c r="L26" s="7"/>
+      <c r="M26" s="7"/>
+      <c r="N26" s="7"/>
+      <c r="O26" s="7"/>
     </row>
     <row r="27" spans="1:15">
-      <c r="A27" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A27" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="B27" s="7"/>
+      <c r="C27" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="D27" s="7"/>
+      <c r="E27" s="7"/>
+      <c r="F27" s="7"/>
+      <c r="G27" s="7"/>
+      <c r="H27" s="7"/>
+      <c r="I27" s="7"/>
+      <c r="J27" s="7"/>
+      <c r="K27" s="7"/>
+      <c r="L27" s="7"/>
+      <c r="M27" s="7"/>
+      <c r="N27" s="7"/>
+      <c r="O27" s="7"/>
+    </row>
+    <row r="28" spans="1:15">
+      <c r="A28" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="B28" s="7"/>
+      <c r="C28" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="D28" s="7"/>
+      <c r="E28" s="7"/>
+      <c r="F28" s="7"/>
+      <c r="G28" s="7"/>
+      <c r="H28" s="7"/>
+      <c r="I28" s="7"/>
+      <c r="J28" s="7"/>
+      <c r="K28" s="7"/>
+      <c r="L28" s="7"/>
+      <c r="M28" s="7"/>
+      <c r="N28" s="7"/>
+      <c r="O28" s="7"/>
+    </row>
+    <row r="29" spans="1:15">
+      <c r="A29" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="B29" s="7"/>
+      <c r="C29" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="D29" s="7"/>
+      <c r="E29" s="7"/>
+      <c r="F29" s="7"/>
+      <c r="G29" s="7"/>
+      <c r="H29" s="7"/>
+      <c r="I29" s="7"/>
+      <c r="J29" s="7"/>
+      <c r="K29" s="7"/>
+      <c r="L29" s="7"/>
+      <c r="M29" s="7"/>
+      <c r="N29" s="7"/>
+      <c r="O29" s="7"/>
     </row>
     <row r="30" spans="1:15">
-      <c r="A30" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A30" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="B30" s="7"/>
+      <c r="C30" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="D30" s="7"/>
+      <c r="E30" s="7"/>
+      <c r="F30" s="7"/>
+      <c r="G30" s="7"/>
+      <c r="H30" s="7"/>
+      <c r="I30" s="7"/>
+      <c r="J30" s="7"/>
+      <c r="K30" s="7"/>
+      <c r="L30" s="7"/>
+      <c r="M30" s="7"/>
+      <c r="N30" s="7"/>
+      <c r="O30" s="7"/>
+    </row>
+    <row r="31" spans="1:15">
+      <c r="A31" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="B31" s="7"/>
+      <c r="C31" s="7"/>
+      <c r="D31" s="7"/>
+      <c r="E31" s="7"/>
+      <c r="F31" s="7"/>
+      <c r="G31" s="7"/>
+      <c r="H31" s="7"/>
+      <c r="I31" s="7"/>
+      <c r="J31" s="7"/>
+      <c r="K31" s="7"/>
+      <c r="L31" s="7"/>
+      <c r="M31" s="7"/>
+      <c r="N31" s="7"/>
+      <c r="O31" s="7"/>
+    </row>
+    <row r="32" spans="1:15">
+      <c r="A32" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="B32" s="7"/>
+      <c r="C32" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="D32" s="7"/>
+      <c r="E32" s="7"/>
+      <c r="F32" s="7"/>
+      <c r="G32" s="7"/>
+      <c r="H32" s="7"/>
+      <c r="I32" s="7"/>
+      <c r="J32" s="7"/>
+      <c r="K32" s="7"/>
+      <c r="L32" s="7"/>
+      <c r="M32" s="7"/>
+      <c r="N32" s="7"/>
+      <c r="O32" s="7"/>
     </row>
     <row r="33" spans="1:15">
-      <c r="A33" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A33" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="B33" s="7"/>
+      <c r="C33" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="D33" s="7"/>
+      <c r="E33" s="7"/>
+      <c r="F33" s="7"/>
+      <c r="G33" s="7"/>
+      <c r="H33" s="7"/>
+      <c r="I33" s="7"/>
+      <c r="J33" s="7"/>
+      <c r="K33" s="7"/>
+      <c r="L33" s="7"/>
+      <c r="M33" s="7"/>
+      <c r="N33" s="7"/>
+      <c r="O33" s="7"/>
+    </row>
+    <row r="34" spans="1:15">
+      <c r="A34" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="B34" s="7"/>
+      <c r="C34" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="D34" s="7"/>
+      <c r="E34" s="7"/>
+      <c r="F34" s="7"/>
+      <c r="G34" s="7"/>
+      <c r="H34" s="7"/>
+      <c r="I34" s="7"/>
+      <c r="J34" s="7"/>
+      <c r="K34" s="7"/>
+      <c r="L34" s="7"/>
+      <c r="M34" s="7"/>
+      <c r="N34" s="7"/>
+      <c r="O34" s="7"/>
+    </row>
+    <row r="35" spans="1:15">
+      <c r="A35" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="B35" s="7"/>
+      <c r="C35" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="D35" s="7"/>
+      <c r="E35" s="7"/>
+      <c r="F35" s="7"/>
+      <c r="G35" s="7"/>
+      <c r="H35" s="7"/>
+      <c r="I35" s="7"/>
+      <c r="J35" s="7"/>
+      <c r="K35" s="7"/>
+      <c r="L35" s="7"/>
+      <c r="M35" s="7"/>
+      <c r="N35" s="7"/>
+      <c r="O35" s="7"/>
+    </row>
+    <row r="36" spans="1:15">
+      <c r="A36" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="B36" s="7"/>
+      <c r="C36" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="D36" s="7"/>
+      <c r="E36" s="7"/>
+      <c r="F36" s="7"/>
+      <c r="G36" s="7"/>
+      <c r="H36" s="7"/>
+      <c r="I36" s="7"/>
+      <c r="J36" s="7"/>
+      <c r="K36" s="7"/>
+      <c r="L36" s="7"/>
+      <c r="M36" s="7"/>
+      <c r="N36" s="7"/>
+      <c r="O36" s="7"/>
+    </row>
+    <row r="37" spans="1:15">
+      <c r="A37" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="B37" s="7"/>
+      <c r="C37" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="D37" s="7"/>
+      <c r="E37" s="7"/>
+      <c r="F37" s="7"/>
+      <c r="G37" s="7"/>
+      <c r="H37" s="7"/>
+      <c r="I37" s="7"/>
+      <c r="J37" s="7"/>
+      <c r="K37" s="7"/>
+      <c r="L37" s="7"/>
+      <c r="M37" s="7"/>
+      <c r="N37" s="7"/>
+      <c r="O37" s="7"/>
+    </row>
+    <row r="38" spans="1:15">
+      <c r="A38" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="B38" s="7"/>
+      <c r="C38" s="7"/>
+      <c r="D38" s="7"/>
+      <c r="E38" s="7"/>
+      <c r="F38" s="7"/>
+      <c r="G38" s="7"/>
+      <c r="H38" s="7"/>
+      <c r="I38" s="7"/>
+      <c r="J38" s="7"/>
+      <c r="K38" s="7"/>
+      <c r="L38" s="7"/>
+      <c r="M38" s="7"/>
+      <c r="N38" s="7"/>
+      <c r="O38" s="7"/>
+    </row>
+    <row r="39" spans="1:15">
+      <c r="A39" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="B39" s="7"/>
+      <c r="C39" s="7"/>
+      <c r="D39" s="7"/>
+      <c r="E39" s="7"/>
+      <c r="F39" s="7"/>
+      <c r="G39" s="7"/>
+      <c r="H39" s="7"/>
+      <c r="I39" s="7"/>
+      <c r="J39" s="7"/>
+      <c r="K39" s="7"/>
+      <c r="L39" s="7"/>
+      <c r="M39" s="7"/>
+      <c r="N39" s="7"/>
+      <c r="O39" s="7"/>
+    </row>
+    <row r="40" spans="1:15">
+      <c r="A40" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="B40" s="7"/>
+      <c r="C40" s="7"/>
+      <c r="D40" s="7"/>
+      <c r="E40" s="7"/>
+      <c r="F40" s="7"/>
+      <c r="G40" s="7"/>
+      <c r="H40" s="7"/>
+      <c r="I40" s="7"/>
+      <c r="J40" s="7"/>
+      <c r="K40" s="7"/>
+      <c r="L40" s="7"/>
+      <c r="M40" s="7"/>
+      <c r="N40" s="7"/>
+      <c r="O40" s="7"/>
+    </row>
+    <row r="41" spans="1:15">
+      <c r="A41" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="B41" s="7"/>
+      <c r="C41" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="D41" s="7"/>
+      <c r="E41" s="7"/>
+      <c r="F41" s="7"/>
+      <c r="G41" s="7"/>
+      <c r="H41" s="7"/>
+      <c r="I41" s="7"/>
+      <c r="J41" s="7"/>
+      <c r="K41" s="7"/>
+      <c r="L41" s="7"/>
+      <c r="M41" s="7"/>
+      <c r="N41" s="7"/>
+      <c r="O41" s="7"/>
+    </row>
+    <row r="42" spans="1:15">
+      <c r="A42" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="B42" s="7"/>
+      <c r="C42" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="D42" s="7"/>
+      <c r="E42" s="7"/>
+      <c r="F42" s="7"/>
+      <c r="G42" s="7"/>
+      <c r="H42" s="7"/>
+      <c r="I42" s="7"/>
+      <c r="J42" s="7"/>
+      <c r="K42" s="7"/>
+      <c r="L42" s="7"/>
+      <c r="M42" s="7"/>
+      <c r="N42" s="7"/>
+      <c r="O42" s="7"/>
+    </row>
+    <row r="43" spans="1:15">
+      <c r="A43" s="6" t="s">
+        <v>62</v>
+      </c>
+      <c r="B43" s="7"/>
+      <c r="C43" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="D43" s="7"/>
+      <c r="E43" s="7"/>
+      <c r="F43" s="7"/>
+      <c r="G43" s="7"/>
+      <c r="H43" s="7"/>
+      <c r="I43" s="7"/>
+      <c r="J43" s="7"/>
+      <c r="K43" s="7"/>
+      <c r="L43" s="7"/>
+      <c r="M43" s="7"/>
+      <c r="N43" s="7"/>
+      <c r="O43" s="7"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>
     <mergeCell ref="A3:O3"/>
     <mergeCell ref="A4:O4"/>
     <mergeCell ref="A5:O5"/>
     <mergeCell ref="A6:O6"/>
     <mergeCell ref="A7:O7"/>
     <mergeCell ref="A8:O8"/>
     <mergeCell ref="B10:O10"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="D11:E11"/>
     <mergeCell ref="F11:G11"/>
     <mergeCell ref="H11:I11"/>
     <mergeCell ref="J11:K11"/>
     <mergeCell ref="L11:M11"/>
     <mergeCell ref="N11:O11"/>
     <mergeCell ref="A18:O18"/>
-    <mergeCell ref="A21:O21"/>
-[...8 lines deleted...]
-    <mergeCell ref="A34:O34"/>
+    <mergeCell ref="A19:O19"/>
+    <mergeCell ref="A20:B20"/>
+    <mergeCell ref="C20:O20"/>
+    <mergeCell ref="A21:B21"/>
+    <mergeCell ref="C21:O21"/>
+    <mergeCell ref="A22:B22"/>
+    <mergeCell ref="C22:O22"/>
+    <mergeCell ref="A23:B23"/>
+    <mergeCell ref="C23:O23"/>
+    <mergeCell ref="A24:B24"/>
+    <mergeCell ref="C24:O24"/>
+    <mergeCell ref="A25:B25"/>
+    <mergeCell ref="C25:O25"/>
+    <mergeCell ref="A26:B26"/>
+    <mergeCell ref="C26:O26"/>
+    <mergeCell ref="A27:B27"/>
+    <mergeCell ref="C27:O27"/>
+    <mergeCell ref="A28:B28"/>
+    <mergeCell ref="C28:O28"/>
+    <mergeCell ref="A29:B29"/>
+    <mergeCell ref="C29:O29"/>
+    <mergeCell ref="A30:B30"/>
+    <mergeCell ref="C30:O30"/>
+    <mergeCell ref="A31:B31"/>
+    <mergeCell ref="C31:O31"/>
+    <mergeCell ref="A32:B32"/>
+    <mergeCell ref="C32:O32"/>
+    <mergeCell ref="A33:B33"/>
+    <mergeCell ref="C33:O33"/>
+    <mergeCell ref="A34:B34"/>
+    <mergeCell ref="C34:O34"/>
+    <mergeCell ref="A35:B35"/>
+    <mergeCell ref="C35:O35"/>
+    <mergeCell ref="A36:B36"/>
+    <mergeCell ref="C36:O36"/>
+    <mergeCell ref="A37:B37"/>
+    <mergeCell ref="C37:O37"/>
+    <mergeCell ref="A38:B38"/>
+    <mergeCell ref="C38:O38"/>
+    <mergeCell ref="A39:B39"/>
+    <mergeCell ref="C39:O39"/>
+    <mergeCell ref="A40:B40"/>
+    <mergeCell ref="C40:O40"/>
+    <mergeCell ref="A41:B41"/>
+    <mergeCell ref="C41:O41"/>
+    <mergeCell ref="A42:B42"/>
+    <mergeCell ref="C42:O42"/>
+    <mergeCell ref="A43:B43"/>
+    <mergeCell ref="C43:O43"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>