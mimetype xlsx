--- v1 (2026-01-26)
+++ v2 (2026-06-20)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
   <si>
     <t>LFI5</t>
   </si>
   <si>
     <t>Biomasse der lebenden Bäume</t>
   </si>
   <si>
     <t>Hauptbaumart</t>
   </si>
   <si>
@@ -343,51 +343,51 @@
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
     <t>Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -721,51 +721,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:M44"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>