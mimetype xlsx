--- v2 (2026-06-20)
+++ v3 (2026-09-02)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
   <si>
     <t>LFI5</t>
   </si>
   <si>
     <t>Biomasse der lebenden Bäume</t>
   </si>
   <si>
     <t>Hauptbaumart</t>
   </si>
   <si>
@@ -250,51 +250,51 @@
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Hauptbaumart</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #90</t>
     </r>
   </si>
   <si>
-    <t>Art der Bäume und Sträucher ab 12 cm Brusthöhendurchmesser (BHD) mit einzelnen Klassen für die zehn häufigsten Arten bzw. Artengruppen der Schweiz («Hauptbaumarten») und den Klassen «übrige Nadelbäume» und «übrige Laubbäume» für die restlichen Arten. Als Hauptbaumarten gelten: Fichte (Picea spp.), Tanne (Abies spp.), Föhre (Pinus sylvestris, P. nigra, P. strobus, P. mugo subsp. uncinata), Lärche (Larix spp.), Arve (Pinus cembra), Buche (Fagus sylvatica), Ahorn (Acer spp.), Esche (Fraxinus spp.), Eiche (Quercus spp.) und Kastanie (Castanea sativa). Grundlage: Feldaufnahme (MID 50: Baumart)</t>
+    <t>Art der Bäume und Sträucher ab 12 cm Brusthöhendurchmesser (BHD) mit einzelnen Klassen für die zehn häufigsten Arten bzw. Artengruppen der Schweiz («Hauptbaumarten») und den Klassen «übrige Nadelhölzer» und «übrige Laubhölzer» für die restlichen Arten. Als Hauptbaumarten gelten: Fichte (Picea spp.), Tanne (Abies spp.), Föhre (Pinus sylvestris, P. nigra, P. strobus, P. mugo subsp. uncinata), Lärche (Larix spp.), Arve (Pinus cembra), Buche (Fagus sylvatica), Ahorn (Acer spp.), Esche (Fraxinus spp.), Eiche (Quercus spp.) und Kastanie (Castanea sativa). Grundlage: Feldaufnahme (MID 50: Baumart)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Produktionsregion</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #49</t>
@@ -321,73 +321,73 @@
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2282</t>
     </r>
   </si>
   <si>
     <t>Wald, der sowohl im LFI4 (2009-2017) als auch im LFI5 (2018-2026) zu weniger als zwei Dritteln mit Sträuchern bedeckt war und zu Fuss aufgesucht werden konnte.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 von 9 auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -721,51 +721,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:M44"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
@@ -1683,51 +1683,51 @@
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2282</t>
           </r>
         </is>
       </c>
     </row>
     <row r="41" spans="1:13" customHeight="1" ht="29">
       <c r="A41" s="1" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="43" spans="1:13">
       <c r="A43" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="44" spans="1:13" customHeight="1" ht="29">
       <c r="A44" s="1" t="s">
         <v>43</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>