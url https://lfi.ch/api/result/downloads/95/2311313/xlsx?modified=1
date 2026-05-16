--- v0 (2026-01-26)
+++ v1 (2026-05-16)
@@ -17,374 +17,374 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="45">
   <si>
     <t>IFN5</t>
   </si>
   <si>
-    <t>biomassa degli alberi vivi</t>
-[...2 lines deleted...]
-    <t>specie arborea principale</t>
+    <t>biomasse des arbres vifs</t>
+  </si>
+  <si>
+    <t>essence principale</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
+      <t xml:space="preserve">découpage régional</t>
     </r>
     <r>
-      <t xml:space="preserve">: regione biogeografica</t>
+      <t xml:space="preserve">: région biogéographique</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
+      <t xml:space="preserve">unité</t>
     </r>
     <r>
       <t xml:space="preserve">: Mio kg</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
+      <t xml:space="preserve">ensemble analysé</t>
     </r>
     <r>
-      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
+      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
+      <t xml:space="preserve">réseau</t>
     </r>
     <r>
-      <t xml:space="preserve">: reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
   </si>
   <si>
-    <t>stato 2018/26</t>
-[...23 lines deleted...]
-    <t>Svizzera</t>
+    <t>état 2018/26</t>
+  </si>
+  <si>
+    <t>région biogéographique</t>
+  </si>
+  <si>
+    <t>Jura</t>
+  </si>
+  <si>
+    <t>Plateau</t>
+  </si>
+  <si>
+    <t>nord des Alpes</t>
+  </si>
+  <si>
+    <t>ouest des Alpes centrales</t>
+  </si>
+  <si>
+    <t>est des Alpes centrales</t>
+  </si>
+  <si>
+    <t>Sud des Alpes</t>
+  </si>
+  <si>
+    <t>Suisse</t>
   </si>
   <si>
     <t>Mio kg</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>abete rosso</t>
-[...38 lines deleted...]
-    <t>totale</t>
+    <t>épicéa</t>
+  </si>
+  <si>
+    <t>sapin</t>
+  </si>
+  <si>
+    <t>pin</t>
+  </si>
+  <si>
+    <t>mélèze</t>
+  </si>
+  <si>
+    <t>arole</t>
+  </si>
+  <si>
+    <t>autres résineux</t>
+  </si>
+  <si>
+    <t>hêtre</t>
+  </si>
+  <si>
+    <t>érable</t>
+  </si>
+  <si>
+    <t>frêne</t>
+  </si>
+  <si>
+    <t>chêne</t>
+  </si>
+  <si>
+    <t>châtaignier</t>
+  </si>
+  <si>
+    <t>autres feuillus</t>
+  </si>
+  <si>
+    <t>indéterminable</t>
+  </si>
+  <si>
+    <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 02.09.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 02.09.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2311313/486943</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">biomassa degli alberi vivi</t>
+      <t xml:space="preserve">biomasse des arbres vifs</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #18</t>
     </r>
   </si>
   <si>
-    <t>Peso secco (massa) degli alberi e arbusti vivi a partire da 12 cm di diametro a petto d'uomo (DPU). Essa è composta dalle radici, dal legno del fusto, dal legno dei rami e dalle foglie/aghi.</t>
+    <t>Poids sec (masse) des arbres et arbustes vifs d'au moins 12 cm de hauteur de poitrine (DHP). Il se compose des racines, du bois de tige, du bois de branche et des aiguilles/feuilles.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">specie arborea principale</t>
+      <t xml:space="preserve">essence principale</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #90</t>
     </r>
   </si>
   <si>
-    <t>Specie degli alberi e arbusti a partire da 12 cm di diametro a petto d'uomo (DPU) raggruppate nelle 10 specie arboree o generi arborei più importanti in Svizzera («specie arboree principali») rispettivamente nelle classi «altre conifere» e «altre latifoglie» per le altre specie. Vengono considerate specie arboree principali: abete rosso (Picea spp.), abete bianco (Abies spp.), pino (Pinus sylverstris, P. nigra, P. strobus, P. mugo subsp. uncinata), larice (Larix spp.), cembro (Pinus cembra), faggio (Fagus sylvatica), acero (Acer spp.), frassino (Fraxinus spp.), quercia (Quercus spp.) e castagno (Castanea sativa). Fonte: rilievo sul terreno (MID 50: Baumart)</t>
+    <t>Espèce d'arbre et d'arbuste à partir d'un diamètre à hauteur de poitrine (DHP) de 12 cm, avec des classes individuelles pour les dix espèces ou groupes d'espèces les plus fréquents en Suisse («essences principales») et les classes «autres résineux» et «autres feuillus» pour les autres espèces. Les essences principales sont les épicéas (Picea spp.), les sapins (Abies spp.), les pins (Pinus sylvestris, P. nigra, P. strobus, P. mugo subsp. uncinata), les mélèzes (Larix spp.), l'arole (Pinus cembra), le hêtre (Fagus sylvatica), les érables (Acer spp.), les frênes (Fraxinus spp.), les chênes (Quercus spp.) et le châtaignier (Castanea sativa). Source: relevé de terrain (MID 50: Baumart)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regione biogeografica</t>
+      <t xml:space="preserve">région biogéographique</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2586</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione della Svizzera in sei regioni con flora e fauna simili. Le sei regioni corrispondono alla suddivisione di base nella pubblicazione «Le regioni biogeografiche della Svizzera», edita dall'UFAM nel 2022.</t>
+    <t>Découpage de la Suisse en six régions avec une flore et une faune similaires. Les six régions correspondent au découpage de base selon le document «Les régions biogéographiques de la Suisse», publié par l'OFEV en 2022.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
+      <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2282</t>
     </r>
   </si>
   <si>
-    <t>Bosco che, sia nell'IFN4 (2009-2017) sia nell'IFN5 (2018-2026), era coperto per meno di due terzi da arbusti ed è stato raggiunto a piedi.</t>
+    <t>Forêt couverte par des arbustes sur moins des deux tiers de sa surface et atteignable à pied, tant dans l'IFN4 (2009-2017) que dans l'IFN5 (2018-2026).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -736,51 +736,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O44"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="32.849" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="24.565" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
@@ -1608,235 +1608,235 @@
         <v>31481</v>
       </c>
       <c r="M27" s="6">
         <v>4</v>
       </c>
       <c r="N27" s="6">
         <v>283567</v>
       </c>
       <c r="O27" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:15" customHeight="1" ht="21.75">
       <c r="A28" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 02.09.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 02.09.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2311313/486943</t>
           </r>
         </is>
       </c>
       <c r="B28" s="3"/>
       <c r="C28" s="3"/>
       <c r="D28" s="3"/>
       <c r="E28" s="3"/>
       <c r="F28" s="3"/>
       <c r="G28" s="3"/>
       <c r="H28" s="3"/>
       <c r="I28" s="3"/>
       <c r="J28" s="3"/>
       <c r="K28" s="3"/>
       <c r="L28" s="3"/>
       <c r="M28" s="3"/>
       <c r="N28" s="3"/>
       <c r="O28" s="3"/>
     </row>
     <row r="31" spans="1:15">
       <c r="A31" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">biomassa degli alberi vivi</t>
+            <t xml:space="preserve">biomasse des arbres vifs</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #18</t>
           </r>
         </is>
       </c>
     </row>
     <row r="32" spans="1:15" customHeight="1" ht="29">
       <c r="A32" s="1" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="34" spans="1:15">
       <c r="A34" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">specie arborea principale</t>
+            <t xml:space="preserve">essence principale</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #90</t>
           </r>
         </is>
       </c>
     </row>
     <row r="35" spans="1:15" customHeight="1" ht="29">
       <c r="A35" s="1" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="37" spans="1:15">
       <c r="A37" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">regione biogeografica</t>
+            <t xml:space="preserve">région biogéographique</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2586</t>
           </r>
         </is>
       </c>
     </row>
     <row r="38" spans="1:15" customHeight="1" ht="29">
       <c r="A38" s="1" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="40" spans="1:15">
       <c r="A40" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
+            <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2282</t>
           </r>
         </is>
       </c>
     </row>
     <row r="41" spans="1:15" customHeight="1" ht="29">
       <c r="A41" s="1" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="43" spans="1:15">
       <c r="A43" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="44" spans="1:15" customHeight="1" ht="29">
       <c r="A44" s="1" t="s">
         <v>44</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>