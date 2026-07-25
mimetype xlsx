--- v0 (2026-01-11)
+++ v1 (2026-07-25)
@@ -14,427 +14,427 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
   <si>
-    <t>IFN5</t>
+    <t>LFI5</t>
   </si>
   <si>
-    <t>provvigione (legno del fusto)</t>
+    <t>Vorrat (Schaftholz)</t>
   </si>
   <si>
-    <t>specie arborea principale · fasce vegetazionali NaiS (6 classi)</t>
+    <t>Hauptbaumart · NaiS-Vegetationshöhenstufen (6 Klassen)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
     </r>
     <r>
-      <t xml:space="preserve">: regione di produzione</t>
+      <t xml:space="preserve">: Produktionsregion</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
+      <t xml:space="preserve">Einheit</t>
     </r>
     <r>
       <t xml:space="preserve">: 1000 m³</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
+      <t xml:space="preserve">Bezugsfläche</t>
     </r>
     <r>
-      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
+      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
+      <t xml:space="preserve">Netz</t>
     </r>
     <r>
-      <t xml:space="preserve">: reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
     </r>
   </si>
   <si>
-    <t>stato 2018/26</t>
+    <t>Zustand 2018/26</t>
   </si>
   <si>
-    <t>regione di produzione</t>
+    <t>Produktionsregion</t>
   </si>
   <si>
-    <t>Giura</t>
+    <t>Jura</t>
   </si>
   <si>
-    <t>Altopiano</t>
+    <t>Mittelland</t>
   </si>
   <si>
-    <t>Prealpi</t>
+    <t>Voralpen</t>
   </si>
   <si>
-    <t>Alpi</t>
+    <t>Alpen</t>
   </si>
   <si>
-    <t>Sud delle Alpi</t>
+    <t>Alpensüdseite</t>
   </si>
   <si>
-    <t>Svizzera</t>
+    <t>Schweiz</t>
   </si>
   <si>
-    <t>specie arborea principale</t>
+    <t>Hauptbaumart</t>
   </si>
   <si>
-    <t>fasce vegetazionali NaiS (6 classi)</t>
+    <t>NaiS-Vegetationshöhenstufen (6 Klassen)</t>
   </si>
   <si>
     <t>1000 m³</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>subalpina superiore</t>
+    <t>obersubalpin</t>
   </si>
   <si>
-    <t>subalpina</t>
+    <t>subalpin</t>
   </si>
   <si>
-    <t>altimontana</t>
+    <t>hochmontan</t>
   </si>
   <si>
-    <t>montana inferiore e superiore</t>
+    <t>unter- und obermontan</t>
   </si>
   <si>
-    <t>submontana</t>
+    <t>submontan</t>
   </si>
   <si>
-    <t>iperinsubrica e collinare</t>
+    <t>hyperinsubrisch und kollin</t>
   </si>
   <si>
-    <t>totale</t>
+    <t>Total</t>
   </si>
   <si>
-    <t>abete rosso</t>
+    <t>Fichte</t>
   </si>
   <si>
-    <t>abete bianco</t>
+    <t>Tanne</t>
   </si>
   <si>
-    <t>pino</t>
+    <t>Föhre</t>
   </si>
   <si>
-    <t>larice</t>
+    <t>Lärche</t>
   </si>
   <si>
-    <t>cembro</t>
+    <t>Arve</t>
   </si>
   <si>
-    <t>altre conifere</t>
+    <t>übrige Nadelhölzer</t>
   </si>
   <si>
-    <t>faggio</t>
+    <t>Buche</t>
   </si>
   <si>
-    <t>acero</t>
+    <t>Ahorn</t>
   </si>
   <si>
-    <t>frassino</t>
+    <t>Esche</t>
   </si>
   <si>
-    <t>quercia</t>
+    <t>Eiche</t>
   </si>
   <si>
-    <t>castagno</t>
+    <t>Kastanie</t>
   </si>
   <si>
-    <t>altre latifoglie</t>
+    <t>übrige Laubhölzer</t>
   </si>
   <si>
-    <t>non determinabile</t>
+    <t>nicht bestimmbar</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 02.09.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 02.09.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2311404/479537</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">provvigione (legno del fusto)</t>
+      <t xml:space="preserve">Vorrat (Schaftholz)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #21</t>
     </r>
   </si>
   <si>
-    <t>Volume di legno del fusto con corteccia degli alberi e degli arbusti vivi (in piedi e a terra) di almeno 12 cm di diametro a petto d'uomo (DPU). Corrisponde al termine «growing stock» utilizzato a livello internazionale.</t>
+    <t>Schaftholzvolumen in Rinde der lebenden Bäume und Sträucher (stehende und liegende) ab 12 cm Brusthöhendurchmesser (BHD). Dieses entspricht international dem «growing stock».</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">specie arborea principale</t>
+      <t xml:space="preserve">Hauptbaumart</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #90</t>
     </r>
   </si>
   <si>
-    <t>Specie degli alberi e arbusti a partire da 12 cm di diametro a petto d'uomo (DPU) raggruppate nelle 10 specie arboree o generi arborei più importanti in Svizzera («specie arboree principali») rispettivamente nelle classi «altre conifere» e «altre latifoglie» per le altre specie. Vengono considerate specie arboree principali: abete rosso (Picea spp.), abete bianco (Abies spp.), pino (Pinus sylverstris, P. nigra, P. strobus, P. mugo subsp. uncinata), larice (Larix spp.), cembro (Pinus cembra), faggio (Fagus sylvatica), acero (Acer spp.), frassino (Fraxinus spp.), quercia (Quercus spp.) e castagno (Castanea sativa). Fonte: rilievo sul terreno (MID 50: Baumart)</t>
+    <t>Art der Bäume und Sträucher ab 12 cm Brusthöhendurchmesser (BHD) mit einzelnen Klassen für die zehn häufigsten Arten bzw. Artengruppen der Schweiz («Hauptbaumarten») und den Klassen «übrige Nadelbäume» und «übrige Laubbäume» für die restlichen Arten. Als Hauptbaumarten gelten: Fichte (Picea spp.), Tanne (Abies spp.), Föhre (Pinus sylvestris, P. nigra, P. strobus, P. mugo subsp. uncinata), Lärche (Larix spp.), Arve (Pinus cembra), Buche (Fagus sylvatica), Ahorn (Acer spp.), Esche (Fraxinus spp.), Eiche (Quercus spp.) und Kastanie (Castanea sativa). Grundlage: Feldaufnahme (MID 50: Baumart)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">fasce vegetazionali NaiS (6 classi)</t>
+      <t xml:space="preserve">NaiS-Vegetationshöhenstufen (6 Klassen)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2633</t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve">Fasce vegetazionali secondo il sistema delle linee guida «Continuità nel bosco di protezione e controllo dell'efficacia» (NaiS; Frehner et al. 2005), ridotto a sei classi. Questa variabile rappresenta una semplificazione delle fasce vegetazionali NaiS in dieci classi (NAISHSTKOMB), per cui le classi «iperinsubrica», «collinare» e «collinare con faggio» vengono riunite nella classe «iperinsubrica e collinare», mentre le fasce «montana inferiore», «montana superiore» e «montana inferiore/superiore» vengono riunite nella classe «montana inferiore e superiore». Le indicazioni si basano sulle fasce vegetazionali determinate da esperti (aree di saggio in bosco e accessibili dell'IFN4 sul reticolo di 1,4 km; Arge Frehner et al. 2020) e d'altro canto sulle fasce vegetazionali modellizzate per il periodo 1981-2010 (restanti aree di saggio; Zischg et al. 2021). nessuna indicazione: situato sopra il limite del bosco modellizzato da Zischg et al. e talvolta nell'area di laghi, che sono stati tagliati in modo relativamente approssimativo da Zischg et al. </t>
+    <t xml:space="preserve">Vegetationshöhenstufen in der Systematik der Wegleitung Nachhaltigkeit und Erfolgskontrolle im Schutzwald (NaiS; Frehner et al. 2005), reduziert auf sechs Klassen. Die Variable stellt eine Vereinfachung der NaiS-Vegetationshöhenstufen in zehn Klassen (NAISHSTKOMB) dar, indem die Klassen «hyperinsubrisch», «kollin» und «kollin mit Buche» zur Klasse «hyperinsubrisch und kollin» und die Stufen «untermontan», «obermontan» und «unter-/obermontan» zur Stufe «unter- und obermontan» zusammengezogen wurden. Die Angaben beruhen einerseits auf von Experten bestimmten Vegetationshöhenstufen (zugängliche Waldprobeflächen des LFI4 auf dem 1,4-km-Netz; Arge Frehner et al. 2020) und andererseits auf den für die Periode 1981-2010 modellierten Vegetationshöhenstufen (übrige Probeflächen; Zischg et al. 2021). keine Angabe: oberhalb der von Zischg et al. modellierten Waldgrenze oder allenfalls im Bereich von Seen liegend, die von Zischg et al. relativ grob ausgeschnitten worden sind. </t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regione di produzione</t>
+      <t xml:space="preserve">Produktionsregion</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #49</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione della Svizzera in cinque regioni (Giura, Altopiano, Prealpi, Alpi e Sud delle Alpi) che presentano condizioni di crescita e di produzione di legname relativamente omogenee. Le Regioni di produzione furono elaborate dall'Ufficio federale delle foreste molto prima del primo inventario forestale nazionale (IFN1, 1983-1985). A parte una piccola eccezione attorno al lago Lemano, i confini delle Regioni di produzione corrispondono ai confini dei comuni di allora. Al contrario dell'IFN, la statistica forestale eseguita dall'Ufficio federale di statistica non usa le Regioni di produzione, bensì le Zone forestali, i cui confini hanno un corso leggermente diverso.</t>
+    <t>Gliederung der Schweiz in fünf Regionen (Jura, Mittelland, Voralpen, Alpen und Alpensüdseite) mit relativ einheitlichen Wuchs- und Holzproduktionsbedingungen. Die Produktionsregionen wurden vom Bundesamt für Forstwesen lange vor dem ersten Landesforstinventar (LFI1, 1983-1985) gebildet. Mit einer kleinen Ausnahme am Genfersee folgen die Grenzen der Produktionsregionen noch immer den damaligen Gemeindegrenzen. Im Gegensatz zum LFI verwendet die vom Bundesamt für Statistik geführte Forststatistik als Gliederung nicht die Produktionsregionen, sondern die Forstzonen, deren Grenzverlauf etwas anders ist.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
+      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2282</t>
     </r>
   </si>
   <si>
-    <t>Bosco che, sia nell'IFN4 (2009-2017) sia nell'IFN5 (2018-2026), era coperto per meno di due terzi da arbusti ed è stato raggiunto a piedi.</t>
+    <t>Wald, der sowohl im LFI4 (2009-2017) als auch im LFI5 (2018-2026) zu weniger als zwei Dritteln mit Sträuchern bedeckt war und zu Fuss aufgesucht werden konnte.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 von 9 auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -786,52 +786,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N152"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="32.849" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="22.28" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="49.417" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:14">
@@ -6015,268 +6015,268 @@
         <v>41636</v>
       </c>
       <c r="L132" s="6">
         <v>4</v>
       </c>
       <c r="M132" s="6">
         <v>415143</v>
       </c>
       <c r="N132" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:14" customHeight="1" ht="21.75">
       <c r="A133" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 02.09.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 02.09.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2311404/479537</t>
           </r>
         </is>
       </c>
       <c r="C133" s="3"/>
       <c r="D133" s="3"/>
       <c r="E133" s="3"/>
       <c r="F133" s="3"/>
       <c r="G133" s="3"/>
       <c r="H133" s="3"/>
       <c r="I133" s="3"/>
       <c r="J133" s="3"/>
       <c r="K133" s="3"/>
       <c r="L133" s="3"/>
       <c r="M133" s="3"/>
       <c r="N133" s="3"/>
     </row>
     <row r="136" spans="1:14">
       <c r="A136" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">provvigione (legno del fusto)</t>
+            <t xml:space="preserve">Vorrat (Schaftholz)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #21</t>
           </r>
         </is>
       </c>
     </row>
     <row r="137" spans="1:14" customHeight="1" ht="29">
       <c r="A137" s="1" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="139" spans="1:14">
       <c r="A139" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">specie arborea principale</t>
+            <t xml:space="preserve">Hauptbaumart</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #90</t>
           </r>
         </is>
       </c>
     </row>
     <row r="140" spans="1:14" customHeight="1" ht="29">
       <c r="A140" s="1" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="142" spans="1:14">
       <c r="A142" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">fasce vegetazionali NaiS (6 classi)</t>
+            <t xml:space="preserve">NaiS-Vegetationshöhenstufen (6 Klassen)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2633</t>
           </r>
         </is>
       </c>
     </row>
     <row r="143" spans="1:14" customHeight="1" ht="29">
       <c r="A143" s="1" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="145" spans="1:14">
       <c r="A145" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">regione di produzione</t>
+            <t xml:space="preserve">Produktionsregion</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #49</t>
           </r>
         </is>
       </c>
     </row>
     <row r="146" spans="1:14" customHeight="1" ht="29">
       <c r="A146" s="1" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="148" spans="1:14">
       <c r="A148" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
+            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2282</t>
           </r>
         </is>
       </c>
     </row>
     <row r="149" spans="1:14" customHeight="1" ht="29">
       <c r="A149" s="1" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="151" spans="1:14">
       <c r="A151" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="152" spans="1:14" customHeight="1" ht="29">
       <c r="A152" s="1" t="s">
         <v>53</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A2:N2"/>