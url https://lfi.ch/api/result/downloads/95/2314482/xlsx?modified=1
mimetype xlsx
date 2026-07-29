--- v0 (2026-01-10)
+++ v1 (2026-07-29)
@@ -14,406 +14,406 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="47">
   <si>
-    <t>NFI5</t>
-[...5 lines deleted...]
-    <t>ownership (2 categories) · diameter at breast height (10 classes)</t>
+    <t>IFN5</t>
+  </si>
+  <si>
+    <t>volume des arbres vifs (bois de tige)</t>
+  </si>
+  <si>
+    <t>propriété (2 classes) · diamètre à hauteur de poitrine (10 classes)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regional demarcation</t>
+      <t xml:space="preserve">découpage régional</t>
     </r>
     <r>
-      <t xml:space="preserve">: production region</t>
+      <t xml:space="preserve">: région de production</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unit</t>
+      <t xml:space="preserve">unité</t>
     </r>
     <r>
-      <t xml:space="preserve">: %, column total</t>
+      <t xml:space="preserve">: %, total de colonne</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">evaluation area</t>
+      <t xml:space="preserve">ensemble analysé</t>
     </r>
     <r>
-      <t xml:space="preserve">: accessible forest without shrub forest NFI4/NFI5</t>
+      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">grid</t>
+      <t xml:space="preserve">réseau</t>
     </r>
     <r>
-      <t xml:space="preserve">: 1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
   </si>
   <si>
-    <t>state 2018/26</t>
-[...2 lines deleted...]
-    <t>production region</t>
+    <t>état 2018/26</t>
+  </si>
+  <si>
+    <t>région de production</t>
   </si>
   <si>
     <t>Jura</t>
   </si>
   <si>
     <t>Plateau</t>
   </si>
   <si>
-    <t>Pre-Alps</t>
-[...14 lines deleted...]
-    <t>diameter at breast height (10 classes)</t>
+    <t>Préalpes</t>
+  </si>
+  <si>
+    <t>Alpes</t>
+  </si>
+  <si>
+    <t>Sud des Alpes</t>
+  </si>
+  <si>
+    <t>Suisse</t>
+  </si>
+  <si>
+    <t>propriété (2 classes)</t>
+  </si>
+  <si>
+    <t>diamètre à hauteur de poitrine (10 classes)</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
     <t>12-20 cm</t>
   </si>
   <si>
     <t>21-30 cm</t>
   </si>
   <si>
     <t>31-40 cm</t>
   </si>
   <si>
     <t>41-50 cm</t>
   </si>
   <si>
     <t>51-60 cm</t>
   </si>
   <si>
     <t>61-70 cm</t>
   </si>
   <si>
     <t>71-80 cm</t>
   </si>
   <si>
     <t>81-90 cm</t>
   </si>
   <si>
     <t>91-100 cm</t>
   </si>
   <si>
     <t>&gt;100 cm</t>
   </si>
   <si>
     <t>total</t>
   </si>
   <si>
-    <t>public</t>
-[...2 lines deleted...]
-    <t>private</t>
+    <t>publique</t>
+  </si>
+  <si>
+    <t>privée</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 02.09.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 02.09.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2314482/553242</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">growing stock (stemwood)</t>
+      <t xml:space="preserve">volume des arbres vifs (bois de tige)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #21</t>
     </r>
   </si>
   <si>
-    <t>Stemwood volume of living trees and shrubs (standing and lying) with a diameter at breast height (dbh) ≥12 cm with bark.</t>
+    <t>Volume de bois de tige en écorce des arbres et arbustes vifs (sur pied et à terre) d'au moins 12 cm de diamètre à hauteur de poitrine (DHP). Au plan international, il correspond au «growing stock».</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">ownership (2 categories)</t>
+      <t xml:space="preserve">propriété (2 classes)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #94</t>
     </r>
   </si>
   <si>
-    <t>Forest ownership, classified according to the two categories: 'public' and 'private'. Reference: Forest Service Survey (MID 365: Eigentum)</t>
+    <t>Régime de propriété de la forêt, identifié à l'aide des deux classes «public» et «privé». Source: enquête auprès des services forestiers (MID 365: Propriété)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">diameter at breast height (10 classes)</t>
+      <t xml:space="preserve">diamètre à hauteur de poitrine (10 classes)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1317</t>
     </r>
   </si>
   <si>
-    <t>Diameter at breast height (dbh) of the trees and shrubs ≥12 cm dbh – in ten classes. Reference: Field Survey (MID 60: Brusthöhendurchmesser, MID 62: Umfang)</t>
+    <t>Diamètre à hauteur de poitrine (DHP) des arbres et arbustes à partir de 12 cm de diamètre, en dix classes. Source: relevé de terrain (MID 60: Brusthöhendurchmesser, MID 62: Umfang)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">production region</t>
+      <t xml:space="preserve">région de production</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #49</t>
     </r>
   </si>
   <si>
-    <t>Demarcation of Switzerland into five regions (Jura, Plateau, Pre-Alps, Alps and Southern Alps) with relatively uniform growth and timber production conditions. The production regions were established by the Federal Office of Forestry long before the first National Forest Inventory (NFI1, 1983-1985). With a small exception along Lake Geneva, the boundaries of the production regions still follow the municipal boundaries of the time. Unlike the NFI, the Forestry Statistics of the Federal Statistical Office don't use the production regions as demarcation but rather the forestry zones, whose boundaries are somewhat different.</t>
+    <t>Découpage de la Suisse en cinq régions (Jura, Plateau, Préalpes, Alpes et Sud des Alpes) avec des conditions de croissance et de production de bois relativement homogènes. Les régions de production ont été définies par l'Office fédéral des forêts bien avant le premier inventaire forestier national (IFN1, 1983-1985). À une petite exception près au bord du lac Léman, les frontières des régions de production suivent encore les frontières communales de l'époque. Contrairement à l'IFN, la statistique forestière gérée par l'Office fédéral de la statistique se base non pas sur les régions de production, mais sur les zones forestières, dont la délimitation est légèrement différente.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">accessible forest without shrub forest NFI4/NFI5</t>
+      <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2282</t>
     </r>
   </si>
   <si>
-    <t>Forest that was less than two-thirds covered with shrubs in both NFI4 (2009-2017) and NFI5 (2018-2026) and is accessible on foot.</t>
+    <t>Forêt couverte par des arbustes sur moins des deux tiers de sa surface et atteignable à pied, tant dans l'IFN4 (2009-2017) que dans l'IFN5 (2018-2026).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1–5 de 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 de 9 sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -765,52 +765,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N80"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="31.707" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="48.131" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="54.13" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:14">
@@ -2948,268 +2948,268 @@
         <v>100.0</v>
       </c>
       <c r="L60" s="6" t="s">
         <v>20</v>
       </c>
       <c r="M60" s="6">
         <v>100.0</v>
       </c>
       <c r="N60" s="6" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="61" spans="1:14" customHeight="1" ht="21.75">
       <c r="A61" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 02.09.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 02.09.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2314482/553242</t>
           </r>
         </is>
       </c>
       <c r="C61" s="3"/>
       <c r="D61" s="3"/>
       <c r="E61" s="3"/>
       <c r="F61" s="3"/>
       <c r="G61" s="3"/>
       <c r="H61" s="3"/>
       <c r="I61" s="3"/>
       <c r="J61" s="3"/>
       <c r="K61" s="3"/>
       <c r="L61" s="3"/>
       <c r="M61" s="3"/>
       <c r="N61" s="3"/>
     </row>
     <row r="64" spans="1:14">
       <c r="A64" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">growing stock (stemwood)</t>
+            <t xml:space="preserve">volume des arbres vifs (bois de tige)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #21</t>
           </r>
         </is>
       </c>
     </row>
     <row r="65" spans="1:14" customHeight="1" ht="29">
       <c r="A65" s="1" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="67" spans="1:14">
       <c r="A67" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">ownership (2 categories)</t>
+            <t xml:space="preserve">propriété (2 classes)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #94</t>
           </r>
         </is>
       </c>
     </row>
     <row r="68" spans="1:14" customHeight="1" ht="29">
       <c r="A68" s="1" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="70" spans="1:14">
       <c r="A70" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">diameter at breast height (10 classes)</t>
+            <t xml:space="preserve">diamètre à hauteur de poitrine (10 classes)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1317</t>
           </r>
         </is>
       </c>
     </row>
     <row r="71" spans="1:14" customHeight="1" ht="29">
       <c r="A71" s="1" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="73" spans="1:14">
       <c r="A73" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">production region</t>
+            <t xml:space="preserve">région de production</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #49</t>
           </r>
         </is>
       </c>
     </row>
     <row r="74" spans="1:14" customHeight="1" ht="29">
       <c r="A74" s="1" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="76" spans="1:14">
       <c r="A76" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">accessible forest without shrub forest NFI4/NFI5</t>
+            <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2282</t>
           </r>
         </is>
       </c>
     </row>
     <row r="77" spans="1:14" customHeight="1" ht="29">
       <c r="A77" s="1" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="79" spans="1:14">
       <c r="A79" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1–5 de 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="80" spans="1:14" customHeight="1" ht="29">
       <c r="A80" s="1" t="s">
         <v>46</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A2:N2"/>