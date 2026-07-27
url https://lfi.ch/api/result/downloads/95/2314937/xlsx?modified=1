--- v0 (2026-01-10)
+++ v1 (2026-07-27)
@@ -14,353 +14,353 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="37">
   <si>
-    <t>IFN5</t>
-[...5 lines deleted...]
-    <t>stadio di sviluppo</t>
+    <t>NFI5</t>
+  </si>
+  <si>
+    <t>growing stock (stemwood)</t>
+  </si>
+  <si>
+    <t>development stage</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: regione dei boschi di protezione</t>
+      <t xml:space="preserve">regional demarcation</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: protection forest region</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
+      <t xml:space="preserve">unit</t>
     </r>
     <r>
       <t xml:space="preserve">: 1000 m³</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
+      <t xml:space="preserve">evaluation area</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: accessible forest without shrub forest NFI4/NFI5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
-[...30 lines deleted...]
-    <t>Svizzera</t>
+      <t xml:space="preserve">grid</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: 1.4 km grid, subgrids 1-5</t>
+    </r>
+  </si>
+  <si>
+    <t>state 2018/26</t>
+  </si>
+  <si>
+    <t>protection forest region</t>
+  </si>
+  <si>
+    <t>Jura + Plateau</t>
+  </si>
+  <si>
+    <t>Northwestern Alps</t>
+  </si>
+  <si>
+    <t>Northeastern Alps</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Southwestern Alps </t>
+  </si>
+  <si>
+    <t>Southeastern Alps</t>
+  </si>
+  <si>
+    <t>Southern Alps</t>
+  </si>
+  <si>
+    <t>Switzerland</t>
   </si>
   <si>
     <t>1000 m³</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
-[...20 lines deleted...]
-    <t>totale</t>
+    <t>n/a</t>
+  </si>
+  <si>
+    <t>young growth/ thicket</t>
+  </si>
+  <si>
+    <t>pole timber</t>
+  </si>
+  <si>
+    <t>young timber</t>
+  </si>
+  <si>
+    <t>medium timber</t>
+  </si>
+  <si>
+    <t>old timber</t>
+  </si>
+  <si>
+    <t>mixed</t>
+  </si>
+  <si>
+    <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 02.09.2024</t>
+      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 02.09.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2314937/552612</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">provvigione (legno del fusto)</t>
+      <t xml:space="preserve">growing stock (stemwood)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #21</t>
     </r>
   </si>
   <si>
-    <t>Volume di legno del fusto con corteccia degli alberi e degli arbusti vivi (in piedi e a terra) di almeno 12 cm di diametro a petto d'uomo (DPU). Corrisponde al termine «growing stock» utilizzato a livello internazionale.</t>
+    <t>Stemwood volume of living trees and shrubs (standing and lying) with a diameter at breast height (dbh) ≥12 cm with bark.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">stadio di sviluppo</t>
+      <t xml:space="preserve">development stage</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #20</t>
     </r>
   </si>
   <si>
-    <t>Tappa nell'evoluzione di un popolamento, definito in base al diametro dominante (DPUdom = DPU dei 100 alberi più grossi ad ettaro). Novelleto/spessina: DPUdom &lt;12 cm, perticaia: DPUdom 12-30 cm, fustaia giovane: DPUdom 31-40 cm, fustaia adulta: DPUdom 41-50 cm, fustaia matura: DPUdom &gt;50 cm, misto: alberi di diversi stadi di sviluppo, nessuno stadio di sviluppo predominante oppure gruppi di diversi stadi di sviluppo più piccoli di 5 are. Fonte: rilievo sul terreno (MID 261: Entwicklungsstufe)</t>
+    <t>Stage of stand development, defined by the dominant diameter at breast height (dbhdom = dbh of the 100 largest [thickest] trees per hectare). Young growth/thicket: dbhdom &lt;12 cm, pole timber: dbhdom 12-30 cm, young timber: dbhdom 31-40 cm, medium timber : dbhdom 41-50 cm, old timber: dbhdom &gt;50 cm, mixed: trees of different development stages, no development stage predominant or groups of different development stages covering &lt; 500 m². Reference: Field Survey (MID 261: Entwicklungsstufe)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regione dei boschi di protezione</t>
+      <t xml:space="preserve">protective forest region</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #829</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione della Svizzera utilizzata nell'IFN per l'analisi dei boschi di protezione. Le sei regioni dei boschi di protezione sono state formate a partire dalle regioni economiche raggruppando alcune regioni in base ad aspetti naturalistici e statistici.</t>
+    <t>Demarcation of Switzerland used in NFI for protective forest analyses. The six protective forest regions were derived from the economic regions by combining individual regions according to natural and statistical criteria.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
+      <t xml:space="preserve">accessible forest without shrub forest NFI4/NFI5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2282</t>
     </r>
   </si>
   <si>
-    <t>Bosco che, sia nell'IFN4 (2009-2017) sia nell'IFN5 (2018-2026), era coperto per meno di due terzi da arbusti ed è stato raggiunto a piedi.</t>
+    <t>Forest that was less than two-thirds covered with shrubs in both NFI4 (2009-2017) and NFI5 (2018-2026) and is accessible on foot.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">1.4 km grid, subgrids 1–5 of 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Sub-grids 1, 2, 3, 4 and 5 of 9 on the sampling grid with a mesh size of 1.4 km (base grid).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -712,51 +712,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O37"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="24.565" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
@@ -1255,235 +1255,235 @@
         <v>41636</v>
       </c>
       <c r="M20" s="6">
         <v>4</v>
       </c>
       <c r="N20" s="6">
         <v>415143</v>
       </c>
       <c r="O20" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:15" customHeight="1" ht="21.75">
       <c r="A21" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 02.09.2024</t>
+            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 02.09.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2314937/552612</t>
           </r>
         </is>
       </c>
       <c r="B21" s="3"/>
       <c r="C21" s="3"/>
       <c r="D21" s="3"/>
       <c r="E21" s="3"/>
       <c r="F21" s="3"/>
       <c r="G21" s="3"/>
       <c r="H21" s="3"/>
       <c r="I21" s="3"/>
       <c r="J21" s="3"/>
       <c r="K21" s="3"/>
       <c r="L21" s="3"/>
       <c r="M21" s="3"/>
       <c r="N21" s="3"/>
       <c r="O21" s="3"/>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">provvigione (legno del fusto)</t>
+            <t xml:space="preserve">growing stock (stemwood)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #21</t>
           </r>
         </is>
       </c>
     </row>
     <row r="25" spans="1:15" customHeight="1" ht="29">
       <c r="A25" s="1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">stadio di sviluppo</t>
+            <t xml:space="preserve">development stage</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #20</t>
           </r>
         </is>
       </c>
     </row>
     <row r="28" spans="1:15" customHeight="1" ht="29">
       <c r="A28" s="1" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">regione dei boschi di protezione</t>
+            <t xml:space="preserve">protective forest region</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #829</t>
           </r>
         </is>
       </c>
     </row>
     <row r="31" spans="1:15" customHeight="1" ht="29">
       <c r="A31" s="1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="33" spans="1:15">
       <c r="A33" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
+            <t xml:space="preserve">accessible forest without shrub forest NFI4/NFI5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2282</t>
           </r>
         </is>
       </c>
     </row>
     <row r="34" spans="1:15" customHeight="1" ht="29">
       <c r="A34" s="1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="36" spans="1:15">
       <c r="A36" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+            <t xml:space="preserve">1.4 km grid, subgrids 1–5 of 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="37" spans="1:15" customHeight="1" ht="29">
       <c r="A37" s="1" t="s">
         <v>36</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>