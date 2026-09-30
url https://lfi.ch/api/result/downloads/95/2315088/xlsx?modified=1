--- v0 (2025-11-04)
+++ v1 (2026-09-30)
@@ -1,436 +1,353 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
-[...81 lines deleted...]
-    <t>biogeografische Region</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
+  <si>
+    <t>NFI4–NFI5</t>
+  </si>
+  <si>
+    <t>fellings</t>
+  </si>
+  <si>
+    <t>higher/lower altitude zone</t>
+  </si>
+  <si>
+    <t>regional demarcation: biogeographical region</t>
+  </si>
+  <si>
+    <t>unit: m³/ha/yr</t>
+  </si>
+  <si>
+    <t>evaluation area: accessible forest without shrub forest NFI1-NFI5</t>
+  </si>
+  <si>
+    <t>grid: 1.4 km grid, subgrids 1-5</t>
+  </si>
+  <si>
+    <t>change 2009/17–2018/26</t>
+  </si>
+  <si>
+    <t>biogeographical region</t>
   </si>
   <si>
     <t>Jura</t>
   </si>
   <si>
-    <t>Mittelland</t>
-[...17 lines deleted...]
-    <t>m³/ha/Jahr</t>
+    <t>Plateau</t>
+  </si>
+  <si>
+    <t>Northern Alps</t>
+  </si>
+  <si>
+    <t>Western Central-Alps</t>
+  </si>
+  <si>
+    <t>Eastern Central-Alps</t>
+  </si>
+  <si>
+    <t>Southern Alps</t>
+  </si>
+  <si>
+    <t>Switzerland</t>
+  </si>
+  <si>
+    <t>m³/ha/yr</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>keine Angabe</t>
+    <t>n/a</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>Tieflagen</t>
-[...176 lines deleted...]
-    <t>Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+    <t>lower altitude zone</t>
+  </si>
+  <si>
+    <t>higher altitude zone</t>
+  </si>
+  <si>
+    <t>total</t>
+  </si>
+  <si>
+    <t>© WSL, Swiss National Forest Inventory, 02.09.2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Auswertungsart: </t>
+  </si>
+  <si>
+    <t>Veränderungskomponenten [2]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Inventur: </t>
+  </si>
+  <si>
+    <t>NFI4–NFI5 [450550]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">grid: </t>
+  </si>
+  <si>
+    <t>1.4 km grid, subgrids 1-5 [1746]
+Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">evaluation area: </t>
+  </si>
+  <si>
+    <t>accessible forest without shrub forest NFI1-NFI5 [2382]
+Forest that was less than two-thirds covered with shrubs in the five inventories NFI1 (1983-1985), NFI2 (1993-1995), NFI3 (2004-2006), NFI4 (2009-2017) and NFI5 (2018-2026) and was accessible on foot.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">regional demarcation: </t>
+  </si>
+  <si>
+    <t>biogeographical region [BIOGEOC6R2005, 2586]
+Demarcation of Switzerland into six regions with similar flora and fauna. The six regions correspond to the basic categories in the publication «The Biogeographical Regions of Switzerland», which was published by FOEN in 2022.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stratifizierung: </t>
+  </si>
+  <si>
+    <t>Vegetationshöhe plus Wald-/Nichtwald Stratifizierung (2-phasig) [3]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 1: </t>
+  </si>
+  <si>
+    <t>fellings [15], m³
+Stemwood volume of all trees and shrubs with a diameter at breast height (dbh) ≥12 cm with bark that were harvested between two inventories.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Datum: </t>
+  </si>
+  <si>
+    <t>gerechnet am 11.02.2023 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 2: </t>
+  </si>
+  <si>
+    <t>area [1], ha
+Fläche.</t>
+  </si>
+  <si>
+    <t>gerechnet am 23.07.2019 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Format: </t>
+  </si>
+  <si>
+    <t>Einheit: , Dezimalstellen: 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zeitbezug: </t>
+  </si>
+  <si>
+    <t>pro Vegetationsperiode [3]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Flächenbezug: </t>
+  </si>
+  <si>
+    <t>pro Hektar [1] - accessible forest without shrub forest NFI1-NFI5 [2382]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Schätzfehler: </t>
+  </si>
+  <si>
+    <t>in % [2]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bezugstyp: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassifizierungsmerkmal 1: </t>
+  </si>
+  <si>
+    <t>higher/lower altitude zone [NAISHLTLKOMB, 2635]
+Areas in higher and lower altitude zones classified according to the system used for altitudinal vegetation belts in the guidelines for monitoring the sustainability and performance of protection forests (NaiS; Frehner et al. 2005). The boundary between the higher and lower altitudes runs between the «upper montane» and «lower montane» levels on the Northern Alps and between the «high montane» and «upper/lower montane» levels to the Southern Alps. The information is based on the altitudinal vegetation belts determined by experts (accessible forest sample plots of NFI4 on the 1.4-km network; Arge Frehner et al. 2020), as well as on the altitudinal vegetation belts modelled for the period 1981-2010 (other sample plots; Zischg et al. 2021).</t>
+  </si>
+  <si>
+    <t>gerechnet am 18.08.2024 08:57:07</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, original: </t>
+  </si>
+  <si>
+    <t>n/a, lower altitude zone, higher altitude zone, total</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, umkodiert: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">other: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stichprobenumfang: </t>
+  </si>
+  <si>
+    <t>nicht anzeigen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tabelle transponiert: </t>
+  </si>
+  <si>
+    <t>nicht transponiert [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sprache: </t>
+  </si>
+  <si>
+    <t>de-CH [1]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="2">
+  <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FFaaaaaa"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFaaaaaa"/>
       </left>
       <right style="thin">
         <color rgb="FFaaaaaa"/>
       </right>
       <top style="thin">
         <color rgb="FFaaaaaa"/>
       </top>
       <bottom style="thin">
         <color rgb="FFaaaaaa"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="7">
+  <cellXfs count="8">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -691,652 +608,980 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O33"/>
+  <dimension ref="A1:O42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="B18" sqref="B18:O42"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="25.708" bestFit="true" customWidth="true" style="0"/>
-[...13 lines deleted...]
-    <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="28" customWidth="true" style="0"/>
+    <col min="2" max="2" width="10" customWidth="true" style="0"/>
+    <col min="3" max="3" width="4" customWidth="true" style="0"/>
+    <col min="4" max="4" width="10" customWidth="true" style="0"/>
+    <col min="5" max="5" width="4" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12" customWidth="true" style="0"/>
+    <col min="7" max="7" width="6" customWidth="true" style="0"/>
+    <col min="8" max="8" width="15" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9" customWidth="true" style="0"/>
+    <col min="10" max="10" width="15" customWidth="true" style="0"/>
+    <col min="11" max="11" width="9" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12" customWidth="true" style="0"/>
+    <col min="13" max="13" width="6" customWidth="true" style="0"/>
+    <col min="14" max="14" width="11" customWidth="true" style="0"/>
+    <col min="15" max="15" width="5" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
-      <c r="A1" s="2" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:15">
-      <c r="A10" s="4"/>
-      <c r="B10" s="4" t="s">
+      <c r="A10" s="3"/>
+      <c r="B10" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="C10" s="4"/>
-[...11 lines deleted...]
-      <c r="O10" s="4"/>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3"/>
+      <c r="E10" s="3"/>
+      <c r="F10" s="3"/>
+      <c r="G10" s="3"/>
+      <c r="H10" s="3"/>
+      <c r="I10" s="3"/>
+      <c r="J10" s="3"/>
+      <c r="K10" s="3"/>
+      <c r="L10" s="3"/>
+      <c r="M10" s="3"/>
+      <c r="N10" s="3"/>
+      <c r="O10" s="3"/>
     </row>
     <row r="11" spans="1:15">
-      <c r="A11" s="4"/>
-      <c r="B11" s="4" t="s">
+      <c r="A11" s="3"/>
+      <c r="B11" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="C11" s="4"/>
-      <c r="D11" s="4" t="s">
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="E11" s="4"/>
-      <c r="F11" s="4" t="s">
+      <c r="E11" s="3"/>
+      <c r="F11" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="G11" s="4"/>
-      <c r="H11" s="4" t="s">
+      <c r="G11" s="3"/>
+      <c r="H11" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="I11" s="4"/>
-      <c r="J11" s="4" t="s">
+      <c r="I11" s="3"/>
+      <c r="J11" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="K11" s="4"/>
-      <c r="L11" s="4" t="s">
+      <c r="K11" s="3"/>
+      <c r="L11" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="M11" s="4"/>
-      <c r="N11" s="4" t="s">
+      <c r="M11" s="3"/>
+      <c r="N11" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="O11" s="4"/>
+      <c r="O11" s="3"/>
     </row>
     <row r="12" spans="1:15">
-      <c r="A12" s="4" t="s">
+      <c r="A12" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B12" s="4" t="s">
+      <c r="B12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="C12" s="4" t="s">
+      <c r="C12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="D12" s="4" t="s">
+      <c r="D12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="E12" s="4" t="s">
+      <c r="E12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="F12" s="4" t="s">
+      <c r="F12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="G12" s="4" t="s">
+      <c r="G12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="H12" s="4" t="s">
+      <c r="H12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="I12" s="4" t="s">
+      <c r="I12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="J12" s="4" t="s">
+      <c r="J12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="K12" s="4" t="s">
+      <c r="K12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="L12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="M12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="N12" s="4" t="s">
+      <c r="N12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="O12" s="4" t="s">
+      <c r="O12" s="3" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="13" spans="1:15">
-      <c r="A13" s="5" t="s">
+      <c r="A13" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="B13" s="6">
+      <c r="B13" s="5">
         <v>0.0</v>
       </c>
-      <c r="C13" s="6" t="s">
+      <c r="C13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="D13" s="6">
+      <c r="D13" s="5">
         <v>0.0</v>
       </c>
-      <c r="E13" s="6" t="s">
+      <c r="E13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="F13" s="6">
+      <c r="F13" s="5">
         <v>0.0</v>
       </c>
-      <c r="G13" s="6" t="s">
+      <c r="G13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="H13" s="6">
+      <c r="H13" s="5">
         <v>0.0</v>
       </c>
-      <c r="I13" s="6" t="s">
+      <c r="I13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="J13" s="6">
+      <c r="J13" s="5">
         <v>0.0</v>
       </c>
-      <c r="K13" s="6" t="s">
+      <c r="K13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="L13" s="6">
+      <c r="L13" s="5">
         <v>0.0</v>
       </c>
-      <c r="M13" s="6" t="s">
+      <c r="M13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="N13" s="6">
+      <c r="N13" s="5">
         <v>0.0</v>
       </c>
-      <c r="O13" s="6" t="s">
+      <c r="O13" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="14" spans="1:15">
-      <c r="A14" s="5" t="s">
+      <c r="A14" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="B14" s="6">
+      <c r="B14" s="5">
         <v>8.2</v>
       </c>
-      <c r="C14" s="6">
+      <c r="C14" s="5">
         <v>12</v>
       </c>
-      <c r="D14" s="6">
+      <c r="D14" s="5">
         <v>12.1</v>
       </c>
-      <c r="E14" s="6">
+      <c r="E14" s="5">
         <v>6</v>
       </c>
-      <c r="F14" s="6">
+      <c r="F14" s="5">
         <v>10.3</v>
       </c>
-      <c r="G14" s="6">
+      <c r="G14" s="5">
         <v>17</v>
       </c>
-      <c r="H14" s="6">
+      <c r="H14" s="5">
         <v>-0.3</v>
       </c>
-      <c r="I14" s="6">
+      <c r="I14" s="5">
         <v>138</v>
       </c>
-      <c r="J14" s="6">
+      <c r="J14" s="5">
         <v>0.8</v>
       </c>
-      <c r="K14" s="6">
+      <c r="K14" s="5">
         <v>76</v>
       </c>
-      <c r="L14" s="6">
+      <c r="L14" s="5">
         <v>0.3</v>
       </c>
-      <c r="M14" s="6">
+      <c r="M14" s="5">
         <v>36</v>
       </c>
-      <c r="N14" s="6">
+      <c r="N14" s="5">
         <v>8.9</v>
       </c>
-      <c r="O14" s="6">
+      <c r="O14" s="5">
         <v>5</v>
       </c>
     </row>
     <row r="15" spans="1:15">
-      <c r="A15" s="5" t="s">
+      <c r="A15" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="B15" s="6">
+      <c r="B15" s="5">
         <v>6.4</v>
       </c>
-      <c r="C15" s="6">
+      <c r="C15" s="5">
         <v>15</v>
       </c>
-      <c r="D15" s="6">
+      <c r="D15" s="5">
         <v>10.8</v>
       </c>
-      <c r="E15" s="6">
+      <c r="E15" s="5">
         <v>30</v>
       </c>
-      <c r="F15" s="6">
+      <c r="F15" s="5">
         <v>4.5</v>
       </c>
-      <c r="G15" s="6">
+      <c r="G15" s="5">
         <v>13</v>
       </c>
-      <c r="H15" s="6">
+      <c r="H15" s="5">
         <v>1.0</v>
       </c>
-      <c r="I15" s="6">
+      <c r="I15" s="5">
         <v>29</v>
       </c>
-      <c r="J15" s="6">
+      <c r="J15" s="5">
         <v>3.8</v>
       </c>
-      <c r="K15" s="6">
+      <c r="K15" s="5">
         <v>17</v>
       </c>
-      <c r="L15" s="6">
+      <c r="L15" s="5">
         <v>3.2</v>
       </c>
-      <c r="M15" s="6">
+      <c r="M15" s="5">
         <v>33</v>
       </c>
-      <c r="N15" s="6">
+      <c r="N15" s="5">
         <v>4.1</v>
       </c>
-      <c r="O15" s="6">
+      <c r="O15" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="16" spans="1:15">
-      <c r="A16" s="5" t="s">
+      <c r="A16" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="B16" s="6">
+      <c r="B16" s="5">
         <v>7.5</v>
       </c>
-      <c r="C16" s="6">
+      <c r="C16" s="5">
         <v>10</v>
       </c>
-      <c r="D16" s="6">
+      <c r="D16" s="5">
         <v>12.1</v>
       </c>
-      <c r="E16" s="6">
+      <c r="E16" s="5">
         <v>6</v>
       </c>
-      <c r="F16" s="6">
+      <c r="F16" s="5">
         <v>6.3</v>
       </c>
-      <c r="G16" s="6">
+      <c r="G16" s="5">
         <v>11</v>
       </c>
-      <c r="H16" s="6">
+      <c r="H16" s="5">
         <v>0.8</v>
       </c>
-      <c r="I16" s="6">
+      <c r="I16" s="5">
         <v>31</v>
       </c>
-      <c r="J16" s="6">
+      <c r="J16" s="5">
         <v>3.6</v>
       </c>
-      <c r="K16" s="6">
+      <c r="K16" s="5">
         <v>17</v>
       </c>
-      <c r="L16" s="6">
+      <c r="L16" s="5">
         <v>1.4</v>
       </c>
-      <c r="M16" s="6">
+      <c r="M16" s="5">
         <v>29</v>
       </c>
-      <c r="N16" s="6">
+      <c r="N16" s="5">
         <v>6.5</v>
       </c>
-      <c r="O16" s="6">
+      <c r="O16" s="5">
         <v>4</v>
       </c>
     </row>
     <row r="17" spans="1:15" customHeight="1" ht="21.75">
-      <c r="A17" t="inlineStr">
-[...40 lines deleted...]
-      <c r="O17" s="3"/>
+      <c r="A17" t="s">
+        <v>23</v>
+      </c>
+      <c r="B17" s="2"/>
+      <c r="C17" s="2"/>
+      <c r="D17" s="2"/>
+      <c r="E17" s="2"/>
+      <c r="F17" s="2"/>
+      <c r="G17" s="2"/>
+      <c r="H17" s="2"/>
+      <c r="I17" s="2"/>
+      <c r="J17" s="2"/>
+      <c r="K17" s="2"/>
+      <c r="L17" s="2"/>
+      <c r="M17" s="2"/>
+      <c r="N17" s="2"/>
+      <c r="O17" s="2"/>
+    </row>
+    <row r="18" spans="1:15">
+      <c r="A18" s="6"/>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7"/>
+      <c r="E18" s="7"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="7"/>
+      <c r="I18" s="7"/>
+      <c r="J18" s="7"/>
+      <c r="K18" s="7"/>
+      <c r="L18" s="7"/>
+      <c r="M18" s="7"/>
+      <c r="N18" s="7"/>
+      <c r="O18" s="7"/>
+    </row>
+    <row r="19" spans="1:15">
+      <c r="A19" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="B19" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="C19" s="7"/>
+      <c r="D19" s="7"/>
+      <c r="E19" s="7"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="7"/>
+      <c r="I19" s="7"/>
+      <c r="J19" s="7"/>
+      <c r="K19" s="7"/>
+      <c r="L19" s="7"/>
+      <c r="M19" s="7"/>
+      <c r="N19" s="7"/>
+      <c r="O19" s="7"/>
     </row>
     <row r="20" spans="1:15">
-      <c r="A20" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A20" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="B20" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="C20" s="7"/>
+      <c r="D20" s="7"/>
+      <c r="E20" s="7"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="7"/>
+      <c r="I20" s="7"/>
+      <c r="J20" s="7"/>
+      <c r="K20" s="7"/>
+      <c r="L20" s="7"/>
+      <c r="M20" s="7"/>
+      <c r="N20" s="7"/>
+      <c r="O20" s="7"/>
+    </row>
+    <row r="21" spans="1:15">
+      <c r="A21" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="B21" s="7" t="s">
+        <v>29</v>
+      </c>
+      <c r="C21" s="7"/>
+      <c r="D21" s="7"/>
+      <c r="E21" s="7"/>
+      <c r="F21" s="7"/>
+      <c r="G21" s="7"/>
+      <c r="H21" s="7"/>
+      <c r="I21" s="7"/>
+      <c r="J21" s="7"/>
+      <c r="K21" s="7"/>
+      <c r="L21" s="7"/>
+      <c r="M21" s="7"/>
+      <c r="N21" s="7"/>
+      <c r="O21" s="7"/>
+    </row>
+    <row r="22" spans="1:15">
+      <c r="A22" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="B22" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="C22" s="7"/>
+      <c r="D22" s="7"/>
+      <c r="E22" s="7"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="7"/>
+      <c r="H22" s="7"/>
+      <c r="I22" s="7"/>
+      <c r="J22" s="7"/>
+      <c r="K22" s="7"/>
+      <c r="L22" s="7"/>
+      <c r="M22" s="7"/>
+      <c r="N22" s="7"/>
+      <c r="O22" s="7"/>
     </row>
     <row r="23" spans="1:15">
-      <c r="A23" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A23" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="B23" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="C23" s="7"/>
+      <c r="D23" s="7"/>
+      <c r="E23" s="7"/>
+      <c r="F23" s="7"/>
+      <c r="G23" s="7"/>
+      <c r="H23" s="7"/>
+      <c r="I23" s="7"/>
+      <c r="J23" s="7"/>
+      <c r="K23" s="7"/>
+      <c r="L23" s="7"/>
+      <c r="M23" s="7"/>
+      <c r="N23" s="7"/>
+      <c r="O23" s="7"/>
+    </row>
+    <row r="24" spans="1:15">
+      <c r="A24" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="B24" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="C24" s="7"/>
+      <c r="D24" s="7"/>
+      <c r="E24" s="7"/>
+      <c r="F24" s="7"/>
+      <c r="G24" s="7"/>
+      <c r="H24" s="7"/>
+      <c r="I24" s="7"/>
+      <c r="J24" s="7"/>
+      <c r="K24" s="7"/>
+      <c r="L24" s="7"/>
+      <c r="M24" s="7"/>
+      <c r="N24" s="7"/>
+      <c r="O24" s="7"/>
+    </row>
+    <row r="25" spans="1:15">
+      <c r="A25" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="B25" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="C25" s="7"/>
+      <c r="D25" s="7"/>
+      <c r="E25" s="7"/>
+      <c r="F25" s="7"/>
+      <c r="G25" s="7"/>
+      <c r="H25" s="7"/>
+      <c r="I25" s="7"/>
+      <c r="J25" s="7"/>
+      <c r="K25" s="7"/>
+      <c r="L25" s="7"/>
+      <c r="M25" s="7"/>
+      <c r="N25" s="7"/>
+      <c r="O25" s="7"/>
     </row>
     <row r="26" spans="1:15">
-      <c r="A26" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A26" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="B26" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="C26" s="7"/>
+      <c r="D26" s="7"/>
+      <c r="E26" s="7"/>
+      <c r="F26" s="7"/>
+      <c r="G26" s="7"/>
+      <c r="H26" s="7"/>
+      <c r="I26" s="7"/>
+      <c r="J26" s="7"/>
+      <c r="K26" s="7"/>
+      <c r="L26" s="7"/>
+      <c r="M26" s="7"/>
+      <c r="N26" s="7"/>
+      <c r="O26" s="7"/>
+    </row>
+    <row r="27" spans="1:15">
+      <c r="A27" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="B27" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="C27" s="7"/>
+      <c r="D27" s="7"/>
+      <c r="E27" s="7"/>
+      <c r="F27" s="7"/>
+      <c r="G27" s="7"/>
+      <c r="H27" s="7"/>
+      <c r="I27" s="7"/>
+      <c r="J27" s="7"/>
+      <c r="K27" s="7"/>
+      <c r="L27" s="7"/>
+      <c r="M27" s="7"/>
+      <c r="N27" s="7"/>
+      <c r="O27" s="7"/>
+    </row>
+    <row r="28" spans="1:15">
+      <c r="A28" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="B28" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="C28" s="7"/>
+      <c r="D28" s="7"/>
+      <c r="E28" s="7"/>
+      <c r="F28" s="7"/>
+      <c r="G28" s="7"/>
+      <c r="H28" s="7"/>
+      <c r="I28" s="7"/>
+      <c r="J28" s="7"/>
+      <c r="K28" s="7"/>
+      <c r="L28" s="7"/>
+      <c r="M28" s="7"/>
+      <c r="N28" s="7"/>
+      <c r="O28" s="7"/>
     </row>
     <row r="29" spans="1:15">
-      <c r="A29" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A29" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="B29" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="C29" s="7"/>
+      <c r="D29" s="7"/>
+      <c r="E29" s="7"/>
+      <c r="F29" s="7"/>
+      <c r="G29" s="7"/>
+      <c r="H29" s="7"/>
+      <c r="I29" s="7"/>
+      <c r="J29" s="7"/>
+      <c r="K29" s="7"/>
+      <c r="L29" s="7"/>
+      <c r="M29" s="7"/>
+      <c r="N29" s="7"/>
+      <c r="O29" s="7"/>
+    </row>
+    <row r="30" spans="1:15">
+      <c r="A30" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="B30" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="C30" s="7"/>
+      <c r="D30" s="7"/>
+      <c r="E30" s="7"/>
+      <c r="F30" s="7"/>
+      <c r="G30" s="7"/>
+      <c r="H30" s="7"/>
+      <c r="I30" s="7"/>
+      <c r="J30" s="7"/>
+      <c r="K30" s="7"/>
+      <c r="L30" s="7"/>
+      <c r="M30" s="7"/>
+      <c r="N30" s="7"/>
+      <c r="O30" s="7"/>
+    </row>
+    <row r="31" spans="1:15">
+      <c r="A31" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="B31" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="C31" s="7"/>
+      <c r="D31" s="7"/>
+      <c r="E31" s="7"/>
+      <c r="F31" s="7"/>
+      <c r="G31" s="7"/>
+      <c r="H31" s="7"/>
+      <c r="I31" s="7"/>
+      <c r="J31" s="7"/>
+      <c r="K31" s="7"/>
+      <c r="L31" s="7"/>
+      <c r="M31" s="7"/>
+      <c r="N31" s="7"/>
+      <c r="O31" s="7"/>
     </row>
     <row r="32" spans="1:15">
-      <c r="A32" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A32" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="B32" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="C32" s="7"/>
+      <c r="D32" s="7"/>
+      <c r="E32" s="7"/>
+      <c r="F32" s="7"/>
+      <c r="G32" s="7"/>
+      <c r="H32" s="7"/>
+      <c r="I32" s="7"/>
+      <c r="J32" s="7"/>
+      <c r="K32" s="7"/>
+      <c r="L32" s="7"/>
+      <c r="M32" s="7"/>
+      <c r="N32" s="7"/>
+      <c r="O32" s="7"/>
+    </row>
+    <row r="33" spans="1:15">
+      <c r="A33" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="B33" s="7"/>
+      <c r="C33" s="7"/>
+      <c r="D33" s="7"/>
+      <c r="E33" s="7"/>
+      <c r="F33" s="7"/>
+      <c r="G33" s="7"/>
+      <c r="H33" s="7"/>
+      <c r="I33" s="7"/>
+      <c r="J33" s="7"/>
+      <c r="K33" s="7"/>
+      <c r="L33" s="7"/>
+      <c r="M33" s="7"/>
+      <c r="N33" s="7"/>
+      <c r="O33" s="7"/>
+    </row>
+    <row r="34" spans="1:15">
+      <c r="A34" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="B34" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="C34" s="7"/>
+      <c r="D34" s="7"/>
+      <c r="E34" s="7"/>
+      <c r="F34" s="7"/>
+      <c r="G34" s="7"/>
+      <c r="H34" s="7"/>
+      <c r="I34" s="7"/>
+      <c r="J34" s="7"/>
+      <c r="K34" s="7"/>
+      <c r="L34" s="7"/>
+      <c r="M34" s="7"/>
+      <c r="N34" s="7"/>
+      <c r="O34" s="7"/>
+    </row>
+    <row r="35" spans="1:15">
+      <c r="A35" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="B35" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="C35" s="7"/>
+      <c r="D35" s="7"/>
+      <c r="E35" s="7"/>
+      <c r="F35" s="7"/>
+      <c r="G35" s="7"/>
+      <c r="H35" s="7"/>
+      <c r="I35" s="7"/>
+      <c r="J35" s="7"/>
+      <c r="K35" s="7"/>
+      <c r="L35" s="7"/>
+      <c r="M35" s="7"/>
+      <c r="N35" s="7"/>
+      <c r="O35" s="7"/>
+    </row>
+    <row r="36" spans="1:15">
+      <c r="A36" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="B36" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="C36" s="7"/>
+      <c r="D36" s="7"/>
+      <c r="E36" s="7"/>
+      <c r="F36" s="7"/>
+      <c r="G36" s="7"/>
+      <c r="H36" s="7"/>
+      <c r="I36" s="7"/>
+      <c r="J36" s="7"/>
+      <c r="K36" s="7"/>
+      <c r="L36" s="7"/>
+      <c r="M36" s="7"/>
+      <c r="N36" s="7"/>
+      <c r="O36" s="7"/>
+    </row>
+    <row r="37" spans="1:15">
+      <c r="A37" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="B37" s="7"/>
+      <c r="C37" s="7"/>
+      <c r="D37" s="7"/>
+      <c r="E37" s="7"/>
+      <c r="F37" s="7"/>
+      <c r="G37" s="7"/>
+      <c r="H37" s="7"/>
+      <c r="I37" s="7"/>
+      <c r="J37" s="7"/>
+      <c r="K37" s="7"/>
+      <c r="L37" s="7"/>
+      <c r="M37" s="7"/>
+      <c r="N37" s="7"/>
+      <c r="O37" s="7"/>
+    </row>
+    <row r="38" spans="1:15">
+      <c r="A38" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="B38" s="7"/>
+      <c r="C38" s="7"/>
+      <c r="D38" s="7"/>
+      <c r="E38" s="7"/>
+      <c r="F38" s="7"/>
+      <c r="G38" s="7"/>
+      <c r="H38" s="7"/>
+      <c r="I38" s="7"/>
+      <c r="J38" s="7"/>
+      <c r="K38" s="7"/>
+      <c r="L38" s="7"/>
+      <c r="M38" s="7"/>
+      <c r="N38" s="7"/>
+      <c r="O38" s="7"/>
+    </row>
+    <row r="39" spans="1:15">
+      <c r="A39" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="B39" s="7"/>
+      <c r="C39" s="7"/>
+      <c r="D39" s="7"/>
+      <c r="E39" s="7"/>
+      <c r="F39" s="7"/>
+      <c r="G39" s="7"/>
+      <c r="H39" s="7"/>
+      <c r="I39" s="7"/>
+      <c r="J39" s="7"/>
+      <c r="K39" s="7"/>
+      <c r="L39" s="7"/>
+      <c r="M39" s="7"/>
+      <c r="N39" s="7"/>
+      <c r="O39" s="7"/>
+    </row>
+    <row r="40" spans="1:15">
+      <c r="A40" s="6" t="s">
+        <v>59</v>
+      </c>
+      <c r="B40" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="C40" s="7"/>
+      <c r="D40" s="7"/>
+      <c r="E40" s="7"/>
+      <c r="F40" s="7"/>
+      <c r="G40" s="7"/>
+      <c r="H40" s="7"/>
+      <c r="I40" s="7"/>
+      <c r="J40" s="7"/>
+      <c r="K40" s="7"/>
+      <c r="L40" s="7"/>
+      <c r="M40" s="7"/>
+      <c r="N40" s="7"/>
+      <c r="O40" s="7"/>
+    </row>
+    <row r="41" spans="1:15">
+      <c r="A41" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="B41" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="C41" s="7"/>
+      <c r="D41" s="7"/>
+      <c r="E41" s="7"/>
+      <c r="F41" s="7"/>
+      <c r="G41" s="7"/>
+      <c r="H41" s="7"/>
+      <c r="I41" s="7"/>
+      <c r="J41" s="7"/>
+      <c r="K41" s="7"/>
+      <c r="L41" s="7"/>
+      <c r="M41" s="7"/>
+      <c r="N41" s="7"/>
+      <c r="O41" s="7"/>
+    </row>
+    <row r="42" spans="1:15">
+      <c r="A42" s="6" t="s">
+        <v>63</v>
+      </c>
+      <c r="B42" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="C42" s="7"/>
+      <c r="D42" s="7"/>
+      <c r="E42" s="7"/>
+      <c r="F42" s="7"/>
+      <c r="G42" s="7"/>
+      <c r="H42" s="7"/>
+      <c r="I42" s="7"/>
+      <c r="J42" s="7"/>
+      <c r="K42" s="7"/>
+      <c r="L42" s="7"/>
+      <c r="M42" s="7"/>
+      <c r="N42" s="7"/>
+      <c r="O42" s="7"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>
     <mergeCell ref="A3:O3"/>
     <mergeCell ref="A4:O4"/>
     <mergeCell ref="A5:O5"/>
     <mergeCell ref="A6:O6"/>
     <mergeCell ref="A7:O7"/>
     <mergeCell ref="A8:O8"/>
     <mergeCell ref="B10:O10"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="D11:E11"/>
     <mergeCell ref="F11:G11"/>
     <mergeCell ref="H11:I11"/>
     <mergeCell ref="J11:K11"/>
     <mergeCell ref="L11:M11"/>
     <mergeCell ref="N11:O11"/>
     <mergeCell ref="A17:O17"/>
-    <mergeCell ref="A20:O20"/>
-[...8 lines deleted...]
-    <mergeCell ref="A33:O33"/>
+    <mergeCell ref="A18:O18"/>
+    <mergeCell ref="B19:O19"/>
+    <mergeCell ref="B20:O20"/>
+    <mergeCell ref="B21:O21"/>
+    <mergeCell ref="B22:O22"/>
+    <mergeCell ref="B23:O23"/>
+    <mergeCell ref="B24:O24"/>
+    <mergeCell ref="B25:O25"/>
+    <mergeCell ref="B26:O26"/>
+    <mergeCell ref="B27:O27"/>
+    <mergeCell ref="B28:O28"/>
+    <mergeCell ref="B29:O29"/>
+    <mergeCell ref="B30:O30"/>
+    <mergeCell ref="B31:O31"/>
+    <mergeCell ref="B32:O32"/>
+    <mergeCell ref="B33:O33"/>
+    <mergeCell ref="B34:O34"/>
+    <mergeCell ref="B35:O35"/>
+    <mergeCell ref="B36:O36"/>
+    <mergeCell ref="B37:O37"/>
+    <mergeCell ref="B38:O38"/>
+    <mergeCell ref="B39:O39"/>
+    <mergeCell ref="B40:O40"/>
+    <mergeCell ref="B41:O41"/>
+    <mergeCell ref="B42:O42"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>