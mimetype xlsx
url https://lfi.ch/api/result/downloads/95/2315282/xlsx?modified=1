--- v0 (2025-11-04)
+++ v1 (2026-05-28)
@@ -1,144 +1,144 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
   <si>
-    <t>LFI4–LFI5</t>
-[...5 lines deleted...]
-    <t>Höhenlage (400-m-Klassen)</t>
+    <t>IFN4–IFN5</t>
+  </si>
+  <si>
+    <t>incremento (incremento lordo)</t>
+  </si>
+  <si>
+    <t>quota (classi di 400 m)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Regionale Gliederung</t>
+      <t xml:space="preserve">suddivisione regionale</t>
     </r>
     <r>
-      <t xml:space="preserve">: Kanton</t>
+      <t xml:space="preserve">: cantone</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Einheit</t>
+      <t xml:space="preserve">unità</t>
     </r>
     <r>
-      <t xml:space="preserve">: m³/ha/Jahr</t>
+      <t xml:space="preserve">: m³/ha/anno</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Bezugsfläche</t>
+      <t xml:space="preserve">insieme analizzato</t>
     </r>
     <r>
-      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
+      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti IFN1-IFN5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Netz</t>
+      <t xml:space="preserve">reticolo</t>
     </r>
     <r>
-      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
+      <t xml:space="preserve">: reticolo 1,4 km, sottoreticoli 1 a 5</t>
     </r>
   </si>
   <si>
-    <t>Veränderung 2009/17–2018/26</t>
-[...2 lines deleted...]
-    <t>Kanton</t>
+    <t>variazione 2009/17–2018/26</t>
+  </si>
+  <si>
+    <t>cantone</t>
   </si>
   <si>
     <t>AG</t>
   </si>
   <si>
     <t>AI</t>
   </si>
   <si>
     <t>AR</t>
   </si>
   <si>
     <t>BE</t>
   </si>
   <si>
     <t>BL/BS</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>GE</t>
   </si>
   <si>
     <t>GL</t>
   </si>
@@ -172,258 +172,258 @@
   <si>
     <t>SZ</t>
   </si>
   <si>
     <t>TG</t>
   </si>
   <si>
     <t>TI</t>
   </si>
   <si>
     <t>UR</t>
   </si>
   <si>
     <t>VD</t>
   </si>
   <si>
     <t>VS</t>
   </si>
   <si>
     <t>ZG</t>
   </si>
   <si>
     <t>ZH</t>
   </si>
   <si>
-    <t>Schweiz</t>
-[...2 lines deleted...]
-    <t>m³/ha/Jahr</t>
+    <t>Svizzera</t>
+  </si>
+  <si>
+    <t>m³/ha/anno</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>keine Angabe</t>
+    <t>nessuna indicazione</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
     <t>&gt;1800 m</t>
   </si>
   <si>
     <t>1401-1800 m</t>
   </si>
   <si>
-    <t xml:space="preserve">1001-1400 m </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">601-1000 m </t>
+    <t>1001-1400 m</t>
+  </si>
+  <si>
+    <t>601-1000 m</t>
   </si>
   <si>
     <t>≤600 m</t>
   </si>
   <si>
-    <t>Total</t>
+    <t>totale</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 02.09.2024</t>
+      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 02.09.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2315282/575027</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Zuwachs (Bruttozuwachs)</t>
+      <t xml:space="preserve">incremento (incremento lordo)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #11</t>
     </r>
   </si>
   <si>
-    <t>Zunahme des Schaftholzvolumens in Rinde der zwischen zwei Inventuren überlebenden Bäume und Sträucher ab 12 cm Brusthöhendurchmesser (BHD), das Schaftholzvolumen in Rinde aller eingewachsenen Bäume und Sträucher und die modellierte Zunahme des Schaftholzvolumens in Rinde der Abgänge während der halben Inventurperiode.</t>
+    <t>Aumento del volume di legno del fusto con corteccia di tutti gli alberi e arbusti con un diametro a petto d'uomo (DPU) di almeno 12 cm sopravissuti tra due inventari, il volume di legno del fusto con corteccia di tutti gli alberi e arbusti che hanno superato la soglia di cavallettamento e l'aumento modellizzato del volume di legno del fusto con corteccia degli alberi e arbusti scomparsi durante la metà del periodo di inventario.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Höhenlage (400-m-Klassen)</t>
+      <t xml:space="preserve">quota (classi di 400 m)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #963</t>
     </r>
   </si>
   <si>
-    <t>Höhe über Meer in Klassen zu 400 m. Grundlage: digitales Höhenmodell DHM 25 von Swisstopo</t>
+    <t>Altitudine sopra il livello del mare in classi di 400 m. Fonte: modello digitale DHM 25 di Swisstopo.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Kanton</t>
+      <t xml:space="preserve">cantone</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #827</t>
     </r>
   </si>
   <si>
-    <t>Regionale Gliederung mit den Kantonen als Einheit. Dabei werden die beiden Halbkantone Basel-Landschaft und Basel-Stadt aus statistischen Gründen zu einem Kanton zusammengefasst.</t>
+    <t>Suddivisione regionale con i cantoni come unità. I due semicantoni di Basilea Campagna e Basilea Città sono riuniti in un unico cantone per motivi statistici.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
+      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN1-IFN5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2382</t>
     </r>
   </si>
   <si>
-    <t>Wald, der in den fünf Inventuren LFI1 (1983-1985), LFI2 (1993-1995), LFI3 (2004-2006), LFI4 (2009-2017) und LFI5 (2018-2026) zu weniger als zwei Dritteln mit Sträuchern bedeckt war und zu Fuss aufgesucht werden konnte.</t>
+    <t>Bosco che sia nell'IFN1 (1983-1985) che nell'IFN2 (1993-1995), nell'IFN3 (2004-2006), nell'IFN4 (2009-2017) e nell'IFN5 (2018-2026) era coperto per meno di due terzi da arbusti ed è stato raggiunto a piedi.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -757,63 +757,63 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:BA36"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="32.849" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="30.421" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="15.139" bestFit="true" customWidth="true" style="0"/>
@@ -2329,51 +2329,51 @@
         <v>11.0</v>
       </c>
       <c r="AY19" s="6">
         <v>6</v>
       </c>
       <c r="AZ19" s="6">
         <v>9.3</v>
       </c>
       <c r="BA19" s="6">
         <v>2</v>
       </c>
     </row>
     <row r="20" spans="1:53" customHeight="1" ht="21.75">
       <c r="A20" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 02.09.2024</t>
+            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 02.09.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2315282/575027</t>
           </r>
         </is>
       </c>
       <c r="B20" s="3"/>
       <c r="C20" s="3"/>
       <c r="D20" s="3"/>
       <c r="E20" s="3"/>
       <c r="F20" s="3"/>
       <c r="G20" s="3"/>
       <c r="H20" s="3"/>
       <c r="I20" s="3"/>
       <c r="J20" s="3"/>
       <c r="K20" s="3"/>
@@ -2411,191 +2411,191 @@
       <c r="AQ20" s="3"/>
       <c r="AR20" s="3"/>
       <c r="AS20" s="3"/>
       <c r="AT20" s="3"/>
       <c r="AU20" s="3"/>
       <c r="AV20" s="3"/>
       <c r="AW20" s="3"/>
       <c r="AX20" s="3"/>
       <c r="AY20" s="3"/>
       <c r="AZ20" s="3"/>
       <c r="BA20" s="3"/>
     </row>
     <row r="23" spans="1:53">
       <c r="A23" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Zuwachs (Bruttozuwachs)</t>
+            <t xml:space="preserve">incremento (incremento lordo)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #11</t>
           </r>
         </is>
       </c>
     </row>
     <row r="24" spans="1:53" customHeight="1" ht="29">
       <c r="A24" s="1" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="26" spans="1:53">
       <c r="A26" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Höhenlage (400-m-Klassen)</t>
+            <t xml:space="preserve">quota (classi di 400 m)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #963</t>
           </r>
         </is>
       </c>
     </row>
     <row r="27" spans="1:53" customHeight="1" ht="29">
       <c r="A27" s="1" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="29" spans="1:53">
       <c r="A29" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Kanton</t>
+            <t xml:space="preserve">cantone</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #827</t>
           </r>
         </is>
       </c>
     </row>
     <row r="30" spans="1:53" customHeight="1" ht="29">
       <c r="A30" s="1" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="32" spans="1:53">
       <c r="A32" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
+            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN1-IFN5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2382</t>
           </r>
         </is>
       </c>
     </row>
     <row r="33" spans="1:53" customHeight="1" ht="29">
       <c r="A33" s="1" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="35" spans="1:53">
       <c r="A35" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="36" spans="1:53" customHeight="1" ht="29">
       <c r="A36" s="1" t="s">
         <v>55</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:BA1"/>
     <mergeCell ref="A2:BA2"/>