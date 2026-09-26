--- v1 (2026-02-04)
+++ v2 (2026-09-26)
@@ -1,457 +1,374 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
-[...102 lines deleted...]
-    <t>m³/ha/anno</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
+  <si>
+    <t>LFI4–LFI5</t>
+  </si>
+  <si>
+    <t>Zwangsnutzung infolge Insekten</t>
+  </si>
+  <si>
+    <t>NaiS-Vegetationshöhenstufen (10 Klassen)</t>
+  </si>
+  <si>
+    <t>Regionale Gliederung: Produktionsregion</t>
+  </si>
+  <si>
+    <t>Einheit: m³/ha/Jahr</t>
+  </si>
+  <si>
+    <t>Bezugsfläche: zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
+  </si>
+  <si>
+    <t>Netz: 1,4-km-Netz, Unternetze 1-5</t>
+  </si>
+  <si>
+    <t>Veränderung 2009/17–2018/26</t>
+  </si>
+  <si>
+    <t>Produktionsregion</t>
+  </si>
+  <si>
+    <t>Jura</t>
+  </si>
+  <si>
+    <t>Mittelland</t>
+  </si>
+  <si>
+    <t>Voralpen</t>
+  </si>
+  <si>
+    <t>Alpen</t>
+  </si>
+  <si>
+    <t>Alpensüdseite</t>
+  </si>
+  <si>
+    <t>Schweiz</t>
+  </si>
+  <si>
+    <t>m³/ha/Jahr</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>subalpina superiore</t>
-[...200 lines deleted...]
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>obersubalpin</t>
+  </si>
+  <si>
+    <t>subalpin</t>
+  </si>
+  <si>
+    <t>hochmontan</t>
+  </si>
+  <si>
+    <t>obermontan (N)</t>
+  </si>
+  <si>
+    <t>untermontan (N)</t>
+  </si>
+  <si>
+    <t>unter-/obermontan (S)</t>
+  </si>
+  <si>
+    <t>submontan (N)</t>
+  </si>
+  <si>
+    <t>kollin mit Buche (S)</t>
+  </si>
+  <si>
+    <t>kollin</t>
+  </si>
+  <si>
+    <t>hyperinsubrisch (S)</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>© WSL, Schweizerisches Landesforstinventar, 02.09.2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Auswertungsart: </t>
+  </si>
+  <si>
+    <t>Veränderungskomponenten [2]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Inventur: </t>
+  </si>
+  <si>
+    <t>LFI4–LFI5 [450550]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Netz: </t>
+  </si>
+  <si>
+    <t>1,4-km-Netz, Unternetze 1-5 [1746]
+Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bezugsfläche: </t>
+  </si>
+  <si>
+    <t>zugänglicher Wald ohne Gebüschwald LFI1-LFI5 [2382]
+Wald, der in den fünf Inventuren LFI1 (1983-1985), LFI2 (1993-1995), LFI3 (2004-2006), LFI4 (2009-2017) und LFI5 (2018-2026) zu weniger als zwei Dritteln mit Sträuchern bedeckt war und zu Fuss aufgesucht werden konnte.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Regionale Gliederung: </t>
+  </si>
+  <si>
+    <t>Produktionsregion [PRODREG, 49]
+Gliederung der Schweiz in fünf Regionen (Jura, Mittelland, Voralpen, Alpen und Alpensüdseite) mit relativ einheitlichen Wuchs- und Holzproduktionsbedingungen. Die Produktionsregionen wurden vom Bundesamt für Forstwesen lange vor dem ersten Landesforstinventar (LFI1, 1983-1985) gebildet. Mit einer kleinen Ausnahme am Genfersee folgen die Grenzen der Produktionsregionen noch immer den damaligen Gemeindegrenzen. Im Gegensatz zum LFI verwendet die vom Bundesamt für Statistik geführte Forststatistik als Gliederung nicht die Produktionsregionen, sondern die Forstzonen, deren Grenzverlauf etwas anders ist.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stratifizierung: </t>
+  </si>
+  <si>
+    <t>Vegetationshöhe plus Wald-/Nichtwald Stratifizierung (2-phasig) [3]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 1: </t>
+  </si>
+  <si>
+    <t>Zwangsnutzung infolge Insekten [89], m³
+Schaftholzvolumen in Rinde aller Bäume und Sträucher ab 12 cm Brusthöhendurchmesser (BHD), die nicht aufgrund einer waldbaulichen Planung, sondern infolge eingetretener Schäden durch Insekten zwischen zwei Inventuren dem Wald entnommen wurden. Das Merkmal wird auf Ebene Probefläche aus der Nutzung der Probebäume und dem Zwangsnutzungsanteil (nach Auskunft der Förster) abgeleitet.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Datum: </t>
+  </si>
+  <si>
+    <t>gerechnet am 17.02.2023 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 2: </t>
+  </si>
+  <si>
+    <t>Fläche [1], ha
+Fläche.</t>
+  </si>
+  <si>
+    <t>gerechnet am 23.07.2019 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Format: </t>
+  </si>
+  <si>
+    <t>Einheit: , Dezimalstellen: 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zeitbezug: </t>
+  </si>
+  <si>
+    <t>pro Vegetationsperiode [3]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Flächenbezug: </t>
+  </si>
+  <si>
+    <t>pro Hektar [1] - zugänglicher Wald ohne Gebüschwald LFI1-LFI5 [2382]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Schätzfehler: </t>
+  </si>
+  <si>
+    <t>in % [2]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bezugstyp: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassifizierungsmerkmal 1: </t>
+  </si>
+  <si>
+    <t>NaiS-Vegetationshöhenstufen (10 Klassen) [NAISHSTKOMB, 2632]
+Vegetationshöhenstufen in der Systematik der Wegleitung Nachhaltigkeit und Erfolgskontrolle im Schutzwald (NaiS; Frehner et al. 2005) in zehn Klassen, wobei die Klassen «hyperinsubrisch», «kollin mit Buche» und «unter-/obermontan» nur auf der Alpensüdseite (S), die Klassen «submontan», «untermontan», «obermontan» nur auf der Alpennordseite (N) und die Klassen «hochmontan», «subalpin» und «obersubalpin» auf beiden Seiten der Alpen vorkommen können. Die Angaben beruhen einerseits auf von Experten bestimmten Vegetationshöhenstufen (zugängliche Waldprobeflächen des LFI4 auf dem 1,4-km-Netz; Arge Frehner et al. 2020) und andererseits auf den für die Periode 1981-2010 modellierten Vegetationshöhenstufen (übrige Probeflächen; Zischg et al. 2021).</t>
+  </si>
+  <si>
+    <t>gerechnet am 18.08.2024 06:16:48</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, original: </t>
+  </si>
+  <si>
+    <t>keine Angabe, obersubalpin, subalpin, hochmontan, obermontan (N), untermontan (N), unter-/obermontan (S), submontan (N), kollin mit Buche (S), kollin, hyperinsubrisch (S), Total</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, umkodiert: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Übrige: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stichprobenumfang: </t>
+  </si>
+  <si>
+    <t>nicht anzeigen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tabelle transponiert: </t>
+  </si>
+  <si>
+    <t>nicht transponiert [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sprache: </t>
+  </si>
+  <si>
+    <t>de-CH [1]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="2">
+  <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FFaaaaaa"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFaaaaaa"/>
       </left>
       <right style="thin">
         <color rgb="FFaaaaaa"/>
       </right>
       <top style="thin">
         <color rgb="FFaaaaaa"/>
       </top>
       <bottom style="thin">
         <color rgb="FFaaaaaa"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="7">
+  <cellXfs count="8">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -712,939 +629,1217 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M41"/>
+  <dimension ref="A1:M50"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="B26" sqref="B26:M50"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="45.846" bestFit="true" customWidth="true" style="0"/>
-[...11 lines deleted...]
-    <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="32" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12" customWidth="true" style="0"/>
+    <col min="3" max="3" width="4" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12" customWidth="true" style="0"/>
+    <col min="5" max="5" width="4" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12" customWidth="true" style="0"/>
+    <col min="7" max="7" width="4" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12" customWidth="true" style="0"/>
+    <col min="9" max="9" width="4" customWidth="true" style="0"/>
+    <col min="10" max="10" width="13" customWidth="true" style="0"/>
+    <col min="11" max="11" width="5" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12" customWidth="true" style="0"/>
+    <col min="13" max="13" width="5" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
-      <c r="A1" s="2" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:13">
-      <c r="A10" s="4"/>
-      <c r="B10" s="4" t="s">
+      <c r="A10" s="3"/>
+      <c r="B10" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="C10" s="4"/>
-[...9 lines deleted...]
-      <c r="M10" s="4"/>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3"/>
+      <c r="E10" s="3"/>
+      <c r="F10" s="3"/>
+      <c r="G10" s="3"/>
+      <c r="H10" s="3"/>
+      <c r="I10" s="3"/>
+      <c r="J10" s="3"/>
+      <c r="K10" s="3"/>
+      <c r="L10" s="3"/>
+      <c r="M10" s="3"/>
     </row>
     <row r="11" spans="1:13">
-      <c r="A11" s="4"/>
-      <c r="B11" s="4" t="s">
+      <c r="A11" s="3"/>
+      <c r="B11" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="C11" s="4"/>
-      <c r="D11" s="4" t="s">
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="E11" s="4"/>
-      <c r="F11" s="4" t="s">
+      <c r="E11" s="3"/>
+      <c r="F11" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="G11" s="4"/>
-      <c r="H11" s="4" t="s">
+      <c r="G11" s="3"/>
+      <c r="H11" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="I11" s="4"/>
-      <c r="J11" s="4" t="s">
+      <c r="I11" s="3"/>
+      <c r="J11" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="K11" s="4"/>
-      <c r="L11" s="4" t="s">
+      <c r="K11" s="3"/>
+      <c r="L11" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="M11" s="4"/>
+      <c r="M11" s="3"/>
     </row>
     <row r="12" spans="1:13">
-      <c r="A12" s="4" t="s">
+      <c r="A12" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B12" s="4" t="s">
+      <c r="B12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="C12" s="4" t="s">
+      <c r="C12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="D12" s="4" t="s">
+      <c r="D12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="E12" s="4" t="s">
+      <c r="E12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="F12" s="4" t="s">
+      <c r="F12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="G12" s="4" t="s">
+      <c r="G12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="H12" s="4" t="s">
+      <c r="H12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="I12" s="4" t="s">
+      <c r="I12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="J12" s="4" t="s">
+      <c r="J12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="K12" s="4" t="s">
+      <c r="K12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="L12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="M12" s="3" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:13">
-      <c r="A13" s="5" t="s">
+      <c r="A13" s="4" t="s">
         <v>17</v>
       </c>
-      <c r="B13" s="6">
-[...32 lines deleted...]
-      <c r="M13" s="6" t="s">
+      <c r="B13" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="C13" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="D13" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E13" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F13" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="G13" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="H13" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="I13" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="J13" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="K13" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="L13" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="M13" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="14" spans="1:13">
-      <c r="A14" s="5" t="s">
+      <c r="A14" s="4" t="s">
         <v>19</v>
       </c>
-      <c r="B14" s="6">
-[...32 lines deleted...]
-      <c r="M14" s="6" t="s">
+      <c r="B14" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="C14" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="D14" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E14" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F14" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="G14" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="H14" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="I14" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="J14" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="K14" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="L14" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="M14" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="15" spans="1:13">
-      <c r="A15" s="5" t="s">
+      <c r="A15" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="B15" s="6">
-[...17 lines deleted...]
-      <c r="H15" s="6">
+      <c r="B15" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="C15" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="D15" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E15" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F15" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="G15" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="H15" s="5">
         <v>0.1</v>
       </c>
-      <c r="I15" s="6">
+      <c r="I15" s="5">
         <v>83</v>
       </c>
-      <c r="J15" s="6">
-[...5 lines deleted...]
-      <c r="L15" s="6">
+      <c r="J15" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="K15" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="L15" s="5">
         <v>0.1</v>
       </c>
-      <c r="M15" s="6">
+      <c r="M15" s="5">
         <v>84</v>
       </c>
     </row>
     <row r="16" spans="1:13">
-      <c r="A16" s="5" t="s">
+      <c r="A16" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="B16" s="6">
-[...11 lines deleted...]
-      <c r="F16" s="6">
+      <c r="B16" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="C16" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="D16" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E16" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F16" s="5">
         <v>0.8</v>
       </c>
-      <c r="G16" s="6">
+      <c r="G16" s="5">
         <v>84</v>
       </c>
-      <c r="H16" s="6">
+      <c r="H16" s="5">
         <v>0.5</v>
       </c>
-      <c r="I16" s="6">
+      <c r="I16" s="5">
         <v>68</v>
       </c>
-      <c r="J16" s="6">
+      <c r="J16" s="5">
         <v>0.5</v>
       </c>
-      <c r="K16" s="6">
+      <c r="K16" s="5">
         <v>49</v>
       </c>
-      <c r="L16" s="6">
+      <c r="L16" s="5">
         <v>0.5</v>
       </c>
-      <c r="M16" s="6">
+      <c r="M16" s="5">
         <v>47</v>
       </c>
     </row>
     <row r="17" spans="1:13">
-      <c r="A17" s="5" t="s">
+      <c r="A17" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="B17" s="6">
+      <c r="B17" s="5">
         <v>0.9</v>
       </c>
-      <c r="C17" s="6">
+      <c r="C17" s="5">
         <v>33</v>
       </c>
-      <c r="D17" s="6">
+      <c r="D17" s="5">
         <v>0.5</v>
       </c>
-      <c r="E17" s="6">
+      <c r="E17" s="5">
         <v>95</v>
       </c>
-      <c r="F17" s="6">
+      <c r="F17" s="5">
         <v>0.5</v>
       </c>
-      <c r="G17" s="6">
+      <c r="G17" s="5">
         <v>36</v>
       </c>
-      <c r="H17" s="6">
+      <c r="H17" s="5">
         <v>0.5</v>
       </c>
-      <c r="I17" s="6">
+      <c r="I17" s="5">
         <v>58</v>
       </c>
-      <c r="J17" s="6">
-[...5 lines deleted...]
-      <c r="L17" s="6">
+      <c r="J17" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="K17" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="L17" s="5">
         <v>0.6</v>
       </c>
-      <c r="M17" s="6">
+      <c r="M17" s="5">
         <v>22</v>
       </c>
     </row>
     <row r="18" spans="1:13">
-      <c r="A18" s="5" t="s">
+      <c r="A18" s="4" t="s">
         <v>23</v>
       </c>
-      <c r="B18" s="6">
+      <c r="B18" s="5">
         <v>1.4</v>
       </c>
-      <c r="C18" s="6">
+      <c r="C18" s="5">
         <v>82</v>
       </c>
-      <c r="D18" s="6">
+      <c r="D18" s="5">
         <v>1.5</v>
       </c>
-      <c r="E18" s="6">
+      <c r="E18" s="5">
         <v>38</v>
       </c>
-      <c r="F18" s="6">
+      <c r="F18" s="5">
         <v>0.3</v>
       </c>
-      <c r="G18" s="6">
+      <c r="G18" s="5">
         <v>49</v>
       </c>
-      <c r="H18" s="6">
+      <c r="H18" s="5">
         <v>0.3</v>
       </c>
-      <c r="I18" s="6">
+      <c r="I18" s="5">
         <v>59</v>
       </c>
-      <c r="J18" s="6">
-[...5 lines deleted...]
-      <c r="L18" s="6">
+      <c r="J18" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="K18" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="L18" s="5">
         <v>1.0</v>
       </c>
-      <c r="M18" s="6">
+      <c r="M18" s="5">
         <v>40</v>
       </c>
     </row>
     <row r="19" spans="1:13">
-      <c r="A19" s="5" t="s">
+      <c r="A19" s="4" t="s">
         <v>24</v>
       </c>
-      <c r="B19" s="6">
-[...23 lines deleted...]
-      <c r="J19" s="6">
+      <c r="B19" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="C19" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="D19" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E19" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F19" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="G19" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="H19" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="I19" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="J19" s="5">
         <v>0.1</v>
       </c>
-      <c r="K19" s="6">
+      <c r="K19" s="5">
         <v>100</v>
       </c>
-      <c r="L19" s="6">
+      <c r="L19" s="5">
         <v>0.1</v>
       </c>
-      <c r="M19" s="6">
+      <c r="M19" s="5">
         <v>100</v>
       </c>
     </row>
     <row r="20" spans="1:13">
-      <c r="A20" s="5" t="s">
+      <c r="A20" s="4" t="s">
         <v>25</v>
       </c>
-      <c r="B20" s="6">
+      <c r="B20" s="5">
         <v>2.1</v>
       </c>
-      <c r="C20" s="6">
+      <c r="C20" s="5">
         <v>33</v>
       </c>
-      <c r="D20" s="6">
+      <c r="D20" s="5">
         <v>2.2</v>
       </c>
-      <c r="E20" s="6">
+      <c r="E20" s="5">
         <v>21</v>
       </c>
-      <c r="F20" s="6">
+      <c r="F20" s="5">
         <v>2.6</v>
       </c>
-      <c r="G20" s="6">
+      <c r="G20" s="5">
         <v>86</v>
       </c>
-      <c r="H20" s="6">
-[...11 lines deleted...]
-      <c r="L20" s="6">
+      <c r="H20" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="I20" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="J20" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="K20" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="L20" s="5">
         <v>2.1</v>
       </c>
-      <c r="M20" s="6">
+      <c r="M20" s="5">
         <v>18</v>
       </c>
     </row>
     <row r="21" spans="1:13">
-      <c r="A21" s="5" t="s">
+      <c r="A21" s="4" t="s">
         <v>26</v>
       </c>
-      <c r="B21" s="6">
-[...32 lines deleted...]
-      <c r="M21" s="6" t="s">
+      <c r="B21" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="C21" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="D21" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E21" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F21" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="G21" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="H21" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="I21" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="J21" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="K21" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="L21" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="M21" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="22" spans="1:13">
-      <c r="A22" s="5" t="s">
+      <c r="A22" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="B22" s="6">
-[...32 lines deleted...]
-      <c r="M22" s="6" t="s">
+      <c r="B22" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="C22" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="D22" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E22" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F22" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="G22" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="H22" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="I22" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="J22" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="K22" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="L22" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="M22" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="23" spans="1:13">
-      <c r="A23" s="5" t="s">
+      <c r="A23" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="B23" s="6">
-[...23 lines deleted...]
-      <c r="J23" s="6">
+      <c r="B23" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="C23" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="D23" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E23" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F23" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="G23" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="H23" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="I23" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="J23" s="5">
         <v>0.4</v>
       </c>
-      <c r="K23" s="6">
+      <c r="K23" s="5">
         <v>95</v>
       </c>
-      <c r="L23" s="6">
+      <c r="L23" s="5">
         <v>0.4</v>
       </c>
-      <c r="M23" s="6">
+      <c r="M23" s="5">
         <v>95</v>
       </c>
     </row>
     <row r="24" spans="1:13">
-      <c r="A24" s="5" t="s">
+      <c r="A24" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="B24" s="6">
+      <c r="B24" s="5">
         <v>1.4</v>
       </c>
-      <c r="C24" s="6">
+      <c r="C24" s="5">
         <v>34</v>
       </c>
-      <c r="D24" s="6">
+      <c r="D24" s="5">
         <v>1.9</v>
       </c>
-      <c r="E24" s="6">
-[...2 lines deleted...]
-      <c r="F24" s="6">
+      <c r="E24" s="5">
+        <v>18</v>
+      </c>
+      <c r="F24" s="5">
         <v>0.6</v>
       </c>
-      <c r="G24" s="6">
+      <c r="G24" s="5">
         <v>34</v>
       </c>
-      <c r="H24" s="6">
+      <c r="H24" s="5">
         <v>0.3</v>
       </c>
-      <c r="I24" s="6">
+      <c r="I24" s="5">
         <v>43</v>
       </c>
-      <c r="J24" s="6">
+      <c r="J24" s="5">
         <v>0.2</v>
       </c>
-      <c r="K24" s="6">
+      <c r="K24" s="5">
         <v>42</v>
       </c>
-      <c r="L24" s="6">
+      <c r="L24" s="5">
         <v>0.9</v>
       </c>
-      <c r="M24" s="6">
+      <c r="M24" s="5">
         <v>14</v>
       </c>
     </row>
     <row r="25" spans="1:13" customHeight="1" ht="21.75">
-      <c r="A25" t="inlineStr">
-[...38 lines deleted...]
-      <c r="M25" s="3"/>
+      <c r="A25" t="s">
+        <v>30</v>
+      </c>
+      <c r="B25" s="2"/>
+      <c r="C25" s="2"/>
+      <c r="D25" s="2"/>
+      <c r="E25" s="2"/>
+      <c r="F25" s="2"/>
+      <c r="G25" s="2"/>
+      <c r="H25" s="2"/>
+      <c r="I25" s="2"/>
+      <c r="J25" s="2"/>
+      <c r="K25" s="2"/>
+      <c r="L25" s="2"/>
+      <c r="M25" s="2"/>
+    </row>
+    <row r="26" spans="1:13">
+      <c r="A26" s="6"/>
+      <c r="B26" s="7"/>
+      <c r="C26" s="7"/>
+      <c r="D26" s="7"/>
+      <c r="E26" s="7"/>
+      <c r="F26" s="7"/>
+      <c r="G26" s="7"/>
+      <c r="H26" s="7"/>
+      <c r="I26" s="7"/>
+      <c r="J26" s="7"/>
+      <c r="K26" s="7"/>
+      <c r="L26" s="7"/>
+      <c r="M26" s="7"/>
+    </row>
+    <row r="27" spans="1:13">
+      <c r="A27" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="B27" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="C27" s="7"/>
+      <c r="D27" s="7"/>
+      <c r="E27" s="7"/>
+      <c r="F27" s="7"/>
+      <c r="G27" s="7"/>
+      <c r="H27" s="7"/>
+      <c r="I27" s="7"/>
+      <c r="J27" s="7"/>
+      <c r="K27" s="7"/>
+      <c r="L27" s="7"/>
+      <c r="M27" s="7"/>
     </row>
     <row r="28" spans="1:13">
-      <c r="A28" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A28" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="B28" s="7" t="s">
+        <v>34</v>
+      </c>
+      <c r="C28" s="7"/>
+      <c r="D28" s="7"/>
+      <c r="E28" s="7"/>
+      <c r="F28" s="7"/>
+      <c r="G28" s="7"/>
+      <c r="H28" s="7"/>
+      <c r="I28" s="7"/>
+      <c r="J28" s="7"/>
+      <c r="K28" s="7"/>
+      <c r="L28" s="7"/>
+      <c r="M28" s="7"/>
+    </row>
+    <row r="29" spans="1:13">
+      <c r="A29" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="B29" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="C29" s="7"/>
+      <c r="D29" s="7"/>
+      <c r="E29" s="7"/>
+      <c r="F29" s="7"/>
+      <c r="G29" s="7"/>
+      <c r="H29" s="7"/>
+      <c r="I29" s="7"/>
+      <c r="J29" s="7"/>
+      <c r="K29" s="7"/>
+      <c r="L29" s="7"/>
+      <c r="M29" s="7"/>
+    </row>
+    <row r="30" spans="1:13">
+      <c r="A30" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="B30" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="C30" s="7"/>
+      <c r="D30" s="7"/>
+      <c r="E30" s="7"/>
+      <c r="F30" s="7"/>
+      <c r="G30" s="7"/>
+      <c r="H30" s="7"/>
+      <c r="I30" s="7"/>
+      <c r="J30" s="7"/>
+      <c r="K30" s="7"/>
+      <c r="L30" s="7"/>
+      <c r="M30" s="7"/>
     </row>
     <row r="31" spans="1:13">
-      <c r="A31" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A31" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="B31" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="C31" s="7"/>
+      <c r="D31" s="7"/>
+      <c r="E31" s="7"/>
+      <c r="F31" s="7"/>
+      <c r="G31" s="7"/>
+      <c r="H31" s="7"/>
+      <c r="I31" s="7"/>
+      <c r="J31" s="7"/>
+      <c r="K31" s="7"/>
+      <c r="L31" s="7"/>
+      <c r="M31" s="7"/>
+    </row>
+    <row r="32" spans="1:13">
+      <c r="A32" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="B32" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="C32" s="7"/>
+      <c r="D32" s="7"/>
+      <c r="E32" s="7"/>
+      <c r="F32" s="7"/>
+      <c r="G32" s="7"/>
+      <c r="H32" s="7"/>
+      <c r="I32" s="7"/>
+      <c r="J32" s="7"/>
+      <c r="K32" s="7"/>
+      <c r="L32" s="7"/>
+      <c r="M32" s="7"/>
+    </row>
+    <row r="33" spans="1:13">
+      <c r="A33" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="B33" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="C33" s="7"/>
+      <c r="D33" s="7"/>
+      <c r="E33" s="7"/>
+      <c r="F33" s="7"/>
+      <c r="G33" s="7"/>
+      <c r="H33" s="7"/>
+      <c r="I33" s="7"/>
+      <c r="J33" s="7"/>
+      <c r="K33" s="7"/>
+      <c r="L33" s="7"/>
+      <c r="M33" s="7"/>
     </row>
     <row r="34" spans="1:13">
-      <c r="A34" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A34" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="B34" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="C34" s="7"/>
+      <c r="D34" s="7"/>
+      <c r="E34" s="7"/>
+      <c r="F34" s="7"/>
+      <c r="G34" s="7"/>
+      <c r="H34" s="7"/>
+      <c r="I34" s="7"/>
+      <c r="J34" s="7"/>
+      <c r="K34" s="7"/>
+      <c r="L34" s="7"/>
+      <c r="M34" s="7"/>
+    </row>
+    <row r="35" spans="1:13">
+      <c r="A35" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="B35" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="C35" s="7"/>
+      <c r="D35" s="7"/>
+      <c r="E35" s="7"/>
+      <c r="F35" s="7"/>
+      <c r="G35" s="7"/>
+      <c r="H35" s="7"/>
+      <c r="I35" s="7"/>
+      <c r="J35" s="7"/>
+      <c r="K35" s="7"/>
+      <c r="L35" s="7"/>
+      <c r="M35" s="7"/>
+    </row>
+    <row r="36" spans="1:13">
+      <c r="A36" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="B36" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="C36" s="7"/>
+      <c r="D36" s="7"/>
+      <c r="E36" s="7"/>
+      <c r="F36" s="7"/>
+      <c r="G36" s="7"/>
+      <c r="H36" s="7"/>
+      <c r="I36" s="7"/>
+      <c r="J36" s="7"/>
+      <c r="K36" s="7"/>
+      <c r="L36" s="7"/>
+      <c r="M36" s="7"/>
     </row>
     <row r="37" spans="1:13">
-      <c r="A37" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A37" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="B37" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="C37" s="7"/>
+      <c r="D37" s="7"/>
+      <c r="E37" s="7"/>
+      <c r="F37" s="7"/>
+      <c r="G37" s="7"/>
+      <c r="H37" s="7"/>
+      <c r="I37" s="7"/>
+      <c r="J37" s="7"/>
+      <c r="K37" s="7"/>
+      <c r="L37" s="7"/>
+      <c r="M37" s="7"/>
+    </row>
+    <row r="38" spans="1:13">
+      <c r="A38" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="B38" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="C38" s="7"/>
+      <c r="D38" s="7"/>
+      <c r="E38" s="7"/>
+      <c r="F38" s="7"/>
+      <c r="G38" s="7"/>
+      <c r="H38" s="7"/>
+      <c r="I38" s="7"/>
+      <c r="J38" s="7"/>
+      <c r="K38" s="7"/>
+      <c r="L38" s="7"/>
+      <c r="M38" s="7"/>
+    </row>
+    <row r="39" spans="1:13">
+      <c r="A39" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="B39" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="C39" s="7"/>
+      <c r="D39" s="7"/>
+      <c r="E39" s="7"/>
+      <c r="F39" s="7"/>
+      <c r="G39" s="7"/>
+      <c r="H39" s="7"/>
+      <c r="I39" s="7"/>
+      <c r="J39" s="7"/>
+      <c r="K39" s="7"/>
+      <c r="L39" s="7"/>
+      <c r="M39" s="7"/>
     </row>
     <row r="40" spans="1:13">
-      <c r="A40" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A40" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="B40" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="C40" s="7"/>
+      <c r="D40" s="7"/>
+      <c r="E40" s="7"/>
+      <c r="F40" s="7"/>
+      <c r="G40" s="7"/>
+      <c r="H40" s="7"/>
+      <c r="I40" s="7"/>
+      <c r="J40" s="7"/>
+      <c r="K40" s="7"/>
+      <c r="L40" s="7"/>
+      <c r="M40" s="7"/>
+    </row>
+    <row r="41" spans="1:13">
+      <c r="A41" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="B41" s="7"/>
+      <c r="C41" s="7"/>
+      <c r="D41" s="7"/>
+      <c r="E41" s="7"/>
+      <c r="F41" s="7"/>
+      <c r="G41" s="7"/>
+      <c r="H41" s="7"/>
+      <c r="I41" s="7"/>
+      <c r="J41" s="7"/>
+      <c r="K41" s="7"/>
+      <c r="L41" s="7"/>
+      <c r="M41" s="7"/>
+    </row>
+    <row r="42" spans="1:13">
+      <c r="A42" s="6" t="s">
+        <v>59</v>
+      </c>
+      <c r="B42" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="C42" s="7"/>
+      <c r="D42" s="7"/>
+      <c r="E42" s="7"/>
+      <c r="F42" s="7"/>
+      <c r="G42" s="7"/>
+      <c r="H42" s="7"/>
+      <c r="I42" s="7"/>
+      <c r="J42" s="7"/>
+      <c r="K42" s="7"/>
+      <c r="L42" s="7"/>
+      <c r="M42" s="7"/>
+    </row>
+    <row r="43" spans="1:13">
+      <c r="A43" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="B43" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="C43" s="7"/>
+      <c r="D43" s="7"/>
+      <c r="E43" s="7"/>
+      <c r="F43" s="7"/>
+      <c r="G43" s="7"/>
+      <c r="H43" s="7"/>
+      <c r="I43" s="7"/>
+      <c r="J43" s="7"/>
+      <c r="K43" s="7"/>
+      <c r="L43" s="7"/>
+      <c r="M43" s="7"/>
+    </row>
+    <row r="44" spans="1:13">
+      <c r="A44" s="6" t="s">
+        <v>62</v>
+      </c>
+      <c r="B44" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="C44" s="7"/>
+      <c r="D44" s="7"/>
+      <c r="E44" s="7"/>
+      <c r="F44" s="7"/>
+      <c r="G44" s="7"/>
+      <c r="H44" s="7"/>
+      <c r="I44" s="7"/>
+      <c r="J44" s="7"/>
+      <c r="K44" s="7"/>
+      <c r="L44" s="7"/>
+      <c r="M44" s="7"/>
+    </row>
+    <row r="45" spans="1:13">
+      <c r="A45" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="B45" s="7"/>
+      <c r="C45" s="7"/>
+      <c r="D45" s="7"/>
+      <c r="E45" s="7"/>
+      <c r="F45" s="7"/>
+      <c r="G45" s="7"/>
+      <c r="H45" s="7"/>
+      <c r="I45" s="7"/>
+      <c r="J45" s="7"/>
+      <c r="K45" s="7"/>
+      <c r="L45" s="7"/>
+      <c r="M45" s="7"/>
+    </row>
+    <row r="46" spans="1:13">
+      <c r="A46" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="B46" s="7"/>
+      <c r="C46" s="7"/>
+      <c r="D46" s="7"/>
+      <c r="E46" s="7"/>
+      <c r="F46" s="7"/>
+      <c r="G46" s="7"/>
+      <c r="H46" s="7"/>
+      <c r="I46" s="7"/>
+      <c r="J46" s="7"/>
+      <c r="K46" s="7"/>
+      <c r="L46" s="7"/>
+      <c r="M46" s="7"/>
+    </row>
+    <row r="47" spans="1:13">
+      <c r="A47" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="B47" s="7"/>
+      <c r="C47" s="7"/>
+      <c r="D47" s="7"/>
+      <c r="E47" s="7"/>
+      <c r="F47" s="7"/>
+      <c r="G47" s="7"/>
+      <c r="H47" s="7"/>
+      <c r="I47" s="7"/>
+      <c r="J47" s="7"/>
+      <c r="K47" s="7"/>
+      <c r="L47" s="7"/>
+      <c r="M47" s="7"/>
+    </row>
+    <row r="48" spans="1:13">
+      <c r="A48" s="6" t="s">
+        <v>66</v>
+      </c>
+      <c r="B48" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="C48" s="7"/>
+      <c r="D48" s="7"/>
+      <c r="E48" s="7"/>
+      <c r="F48" s="7"/>
+      <c r="G48" s="7"/>
+      <c r="H48" s="7"/>
+      <c r="I48" s="7"/>
+      <c r="J48" s="7"/>
+      <c r="K48" s="7"/>
+      <c r="L48" s="7"/>
+      <c r="M48" s="7"/>
+    </row>
+    <row r="49" spans="1:13">
+      <c r="A49" s="6" t="s">
+        <v>68</v>
+      </c>
+      <c r="B49" s="7" t="s">
+        <v>69</v>
+      </c>
+      <c r="C49" s="7"/>
+      <c r="D49" s="7"/>
+      <c r="E49" s="7"/>
+      <c r="F49" s="7"/>
+      <c r="G49" s="7"/>
+      <c r="H49" s="7"/>
+      <c r="I49" s="7"/>
+      <c r="J49" s="7"/>
+      <c r="K49" s="7"/>
+      <c r="L49" s="7"/>
+      <c r="M49" s="7"/>
+    </row>
+    <row r="50" spans="1:13">
+      <c r="A50" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="B50" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="C50" s="7"/>
+      <c r="D50" s="7"/>
+      <c r="E50" s="7"/>
+      <c r="F50" s="7"/>
+      <c r="G50" s="7"/>
+      <c r="H50" s="7"/>
+      <c r="I50" s="7"/>
+      <c r="J50" s="7"/>
+      <c r="K50" s="7"/>
+      <c r="L50" s="7"/>
+      <c r="M50" s="7"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A5:M5"/>
     <mergeCell ref="A6:M6"/>
     <mergeCell ref="A7:M7"/>
     <mergeCell ref="A8:M8"/>
     <mergeCell ref="B10:M10"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="D11:E11"/>
     <mergeCell ref="F11:G11"/>
     <mergeCell ref="H11:I11"/>
     <mergeCell ref="J11:K11"/>
     <mergeCell ref="L11:M11"/>
     <mergeCell ref="A25:M25"/>
-    <mergeCell ref="A28:M28"/>
-[...8 lines deleted...]
-    <mergeCell ref="A41:M41"/>
+    <mergeCell ref="A26:M26"/>
+    <mergeCell ref="B27:M27"/>
+    <mergeCell ref="B28:M28"/>
+    <mergeCell ref="B29:M29"/>
+    <mergeCell ref="B30:M30"/>
+    <mergeCell ref="B31:M31"/>
+    <mergeCell ref="B32:M32"/>
+    <mergeCell ref="B33:M33"/>
+    <mergeCell ref="B34:M34"/>
+    <mergeCell ref="B35:M35"/>
+    <mergeCell ref="B36:M36"/>
+    <mergeCell ref="B37:M37"/>
+    <mergeCell ref="B38:M38"/>
+    <mergeCell ref="B39:M39"/>
+    <mergeCell ref="B40:M40"/>
+    <mergeCell ref="B41:M41"/>
+    <mergeCell ref="B42:M42"/>
+    <mergeCell ref="B43:M43"/>
+    <mergeCell ref="B44:M44"/>
+    <mergeCell ref="B45:M45"/>
+    <mergeCell ref="B46:M46"/>
+    <mergeCell ref="B47:M47"/>
+    <mergeCell ref="B48:M48"/>
+    <mergeCell ref="B49:M49"/>
+    <mergeCell ref="B50:M50"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>