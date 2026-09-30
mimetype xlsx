--- v0 (2026-07-28)
+++ v1 (2026-09-30)
@@ -1,1889 +1,1089 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="503">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="310">
   <si>
     <t>LFI5</t>
   </si>
   <si>
     <t>Waldfläche nach Schadenart (Jungwaldpflanzen ab 130 cm) geteilt durch Waldfläche nach Schadenansprache (Jungwaldpflanzen ab 130 cm)</t>
   </si>
   <si>
     <t>Grössenklasse (Jungwald; ab 130 cm) · Schäden an Jungwaldpflanzen (ab 130 cm)</t>
   </si>
   <si>
-    <r>
-[...64 lines deleted...]
-    </r>
+    <t>Regionale Gliederung: Kanton</t>
+  </si>
+  <si>
+    <t>Einheit: %, Zellentotal</t>
+  </si>
+  <si>
+    <t>Bezugsfläche: bestockbarer zugänglicher Wald ohne Gebüschwald</t>
+  </si>
+  <si>
+    <t>Netz: 1,4-km-Netz, Unternetze 1-5</t>
   </si>
   <si>
     <t>Zustand 2018/26</t>
   </si>
   <si>
     <t>Grössenklasse (Jungwald; ab 130 cm)</t>
   </si>
   <si>
     <t>BHD 0.1 - 3.9 cm</t>
   </si>
   <si>
     <t>BHD 4.0 - 11.9 cm</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Kanton</t>
   </si>
   <si>
     <t>Schäden an Jungwaldpflanzen (ab 130 cm)</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>ci95</t>
-[...4 lines deleted...]
-  <si>
     <t>ci68</t>
   </si>
   <si>
-    <t>ci68ub</t>
-[...1 lines deleted...]
-  <si>
     <t>AG</t>
   </si>
   <si>
     <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
     <t>kein Schaden</t>
   </si>
   <si>
-    <t>68.2 … 85.0</t>
-[...1 lines deleted...]
-  <si>
     <t>72.4 … 80.8</t>
   </si>
   <si>
-    <t>66 … 86.0</t>
-[...2 lines deleted...]
-    <t>71 … 81.0</t>
+    <t>71.0 … 81.0</t>
   </si>
   <si>
     <t>Gipfeldürre</t>
   </si>
   <si>
-    <t>-1 … 3.0</t>
-[...2 lines deleted...]
-    <t>0 … 2.0</t>
+    <t>0.0 … 2.0</t>
   </si>
   <si>
     <t>Krankheit</t>
   </si>
   <si>
-    <t>-0.9 … 2.9</t>
-[...8 lines deleted...]
-    <t>0 … 2.8</t>
+    <t>0.0 … 1.9</t>
+  </si>
+  <si>
+    <t>0.0 … 2.8</t>
   </si>
   <si>
     <t>Fegeschaden</t>
   </si>
   <si>
     <t>Schälschaden</t>
   </si>
   <si>
     <t>Holzernteschaden</t>
   </si>
   <si>
-    <t>1.4 … 11.0</t>
-[...1 lines deleted...]
-  <si>
     <t>3.8 … 8.6</t>
   </si>
   <si>
-    <t>-1.1 … 6.8</t>
-[...1 lines deleted...]
-  <si>
     <t>0.9 … 4.8</t>
   </si>
   <si>
     <t>anderer Schaden</t>
   </si>
   <si>
-    <t>8.9 … 23.5</t>
-[...1 lines deleted...]
-  <si>
     <t>12.6 … 19.9</t>
   </si>
   <si>
-    <t>11.6 … 30.7</t>
-[...1 lines deleted...]
-  <si>
     <t>16.4 … 25.9</t>
   </si>
   <si>
     <t>AI</t>
   </si>
   <si>
-    <t>43.7 … 105.6</t>
-[...1 lines deleted...]
-  <si>
     <t>59.2 … 90.1</t>
   </si>
   <si>
-    <t>3 … 100.9</t>
-[...1 lines deleted...]
-  <si>
     <t>27.4 … 76.4</t>
   </si>
   <si>
-    <t>-10.8 … 36.1</t>
-[...5 lines deleted...]
-    <t>-16.8 … 60.9</t>
+    <t>1.0 … 24.4</t>
   </si>
   <si>
     <t>2.6 … 41.5</t>
   </si>
   <si>
-    <t>-0.9 … 97.0</t>
-[...1 lines deleted...]
-  <si>
     <t>23.6 … 72.6</t>
   </si>
   <si>
     <t>AR</t>
   </si>
   <si>
-    <t>34.1 … 81.6</t>
-[...5 lines deleted...]
-    <t>35.9 … 98.0</t>
+    <t>46.0 … 69.7</t>
   </si>
   <si>
     <t>51.5 … 82.5</t>
   </si>
   <si>
-    <t>-5.3 … 17.1</t>
-[...1 lines deleted...]
-  <si>
     <t>0.3 … 11.5</t>
   </si>
   <si>
-    <t>-6.3 … 20.8</t>
-[...1 lines deleted...]
-  <si>
     <t>0.4 … 14.0</t>
   </si>
   <si>
-    <t>7.3 … 50.8</t>
-[...1 lines deleted...]
-  <si>
     <t>18.2 … 39.9</t>
   </si>
   <si>
-    <t>2 … 64.1</t>
-[...1 lines deleted...]
-  <si>
     <t>17.5 … 48.5</t>
   </si>
   <si>
     <t>BE</t>
   </si>
   <si>
-    <t>62.2 … 71.7</t>
-[...1 lines deleted...]
-  <si>
     <t>64.6 … 69.3</t>
   </si>
   <si>
-    <t>64.1 … 74.5</t>
-[...1 lines deleted...]
-  <si>
     <t>66.7 … 71.9</t>
   </si>
   <si>
-    <t>1.8 … 5.6</t>
-[...1 lines deleted...]
-  <si>
     <t>2.8 … 4.7</t>
   </si>
   <si>
-    <t>0.2 … 3.1</t>
-[...1 lines deleted...]
-  <si>
     <t>0.9 … 2.4</t>
   </si>
   <si>
-    <t>0.5 … 3.3</t>
-[...1 lines deleted...]
-  <si>
     <t>1.2 … 2.6</t>
   </si>
   <si>
-    <t>0.6 … 4.0</t>
-[...1 lines deleted...]
-  <si>
     <t>1.4 … 3.1</t>
   </si>
   <si>
-    <t>0.5 … 3.2</t>
-[...1 lines deleted...]
-  <si>
     <t>1.2 … 2.5</t>
   </si>
   <si>
-    <t>-0.3 … 1.9</t>
-[...1 lines deleted...]
-  <si>
     <t>0.3 … 1.4</t>
   </si>
   <si>
-    <t>-0.3 … 0.8</t>
-[...5 lines deleted...]
-    <t>0.6 … 3.5</t>
+    <t>0.0 … 0.6</t>
   </si>
   <si>
     <t>1.4 … 2.8</t>
   </si>
   <si>
-    <t>1.3 … 5.3</t>
-[...1 lines deleted...]
-  <si>
     <t>2.3 … 4.3</t>
   </si>
   <si>
-    <t>21.5 … 30.3</t>
-[...1 lines deleted...]
-  <si>
     <t>23.7 … 28.1</t>
   </si>
   <si>
-    <t>19.6 … 29.2</t>
-[...2 lines deleted...]
-    <t>22 … 26.8</t>
+    <t>22.0 … 26.8</t>
   </si>
   <si>
     <t>BL/BS</t>
   </si>
   <si>
-    <t>54.3 … 81.9</t>
-[...1 lines deleted...]
-  <si>
     <t>61.2 … 75.0</t>
   </si>
   <si>
-    <t>78.4 … 99.2</t>
-[...1 lines deleted...]
-  <si>
     <t>83.6 … 94.0</t>
   </si>
   <si>
-    <t>-2.6 … 8.1</t>
-[...1 lines deleted...]
-  <si>
     <t>0.1 … 5.4</t>
   </si>
   <si>
-    <t>-1.6 … 10.7</t>
-[...1 lines deleted...]
-  <si>
     <t>1.4 … 7.6</t>
   </si>
   <si>
-    <t>-0.6 … 14.1</t>
-[...1 lines deleted...]
-  <si>
     <t>3.1 … 10.4</t>
   </si>
   <si>
-    <t>8.6 … 32.6</t>
-[...1 lines deleted...]
-  <si>
     <t>14.6 … 26.6</t>
   </si>
   <si>
-    <t>0.8 … 21.6</t>
-[...2 lines deleted...]
-    <t>6 … 16.4</t>
+    <t>6.0 … 16.4</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
-    <t>61.3 … 80.3</t>
-[...5 lines deleted...]
-    <t>52.8 … 76.4</t>
+    <t>66.0 … 75.5</t>
   </si>
   <si>
     <t>58.7 … 70.5</t>
   </si>
   <si>
-    <t>-0.8 … 4.8</t>
-[...1 lines deleted...]
-  <si>
     <t>0.6 … 3.4</t>
   </si>
   <si>
-    <t>-1.1 … 7.4</t>
-[...5 lines deleted...]
-    <t>-0.4 … 7.2</t>
+    <t>1.0 … 5.2</t>
   </si>
   <si>
     <t>1.5 … 5.3</t>
   </si>
   <si>
-    <t>-1 … 3.1</t>
-[...5 lines deleted...]
-    <t>0.3 … 11.8</t>
+    <t>0.0 … 2.1</t>
   </si>
   <si>
     <t>3.2 … 8.9</t>
   </si>
   <si>
-    <t>15.8 … 34.0</t>
-[...1 lines deleted...]
-  <si>
     <t>20.4 … 29.4</t>
   </si>
   <si>
-    <t>19.4 … 42.1</t>
-[...1 lines deleted...]
-  <si>
     <t>25.1 … 36.5</t>
   </si>
   <si>
     <t>GE</t>
   </si>
   <si>
-    <t>8.4 … 88.4</t>
-[...1 lines deleted...]
-  <si>
     <t>28.4 … 68.4</t>
   </si>
   <si>
-    <t>-4 … 72.9</t>
-[...1 lines deleted...]
-  <si>
     <t>15.2 … 53.7</t>
   </si>
   <si>
-    <t>-4.5 … 71.0</t>
-[...1 lines deleted...]
-  <si>
     <t>14.4 … 52.1</t>
   </si>
   <si>
     <t>GL</t>
   </si>
   <si>
-    <t>25.4 … 62.3</t>
-[...1 lines deleted...]
-  <si>
     <t>34.7 … 53.1</t>
   </si>
   <si>
-    <t>27.7 … 78.4</t>
-[...1 lines deleted...]
-  <si>
     <t>40.4 … 65.7</t>
   </si>
   <si>
-    <t>-3.4 … 10.7</t>
-[...1 lines deleted...]
-  <si>
     <t>0.1 … 7.1</t>
   </si>
   <si>
-    <t>-3.9 … 30.6</t>
-[...1 lines deleted...]
-  <si>
     <t>4.7 … 22.0</t>
   </si>
   <si>
-    <t>-2.4 … 16.1</t>
-[...1 lines deleted...]
-  <si>
     <t>2.3 … 11.5</t>
   </si>
   <si>
-    <t>-6 … 19.3</t>
-[...1 lines deleted...]
-  <si>
     <t>0.3 … 13.0</t>
   </si>
   <si>
-    <t>-3 … 9.5</t>
-[...1 lines deleted...]
-  <si>
     <t>0.1 … 6.4</t>
   </si>
   <si>
-    <t>30.3 … 67.3</t>
-[...1 lines deleted...]
-  <si>
     <t>39.6 … 58.1</t>
   </si>
   <si>
-    <t>9.6 … 57.6</t>
-[...1 lines deleted...]
-  <si>
     <t>21.6 … 45.6</t>
   </si>
   <si>
     <t>GR</t>
   </si>
   <si>
-    <t>53.4 … 65.0</t>
-[...1 lines deleted...]
-  <si>
     <t>56.3 … 62.1</t>
   </si>
   <si>
-    <t>59.1 … 71.2</t>
-[...1 lines deleted...]
-  <si>
     <t>62.1 … 68.2</t>
   </si>
   <si>
-    <t>1.9 … 6.7</t>
-[...1 lines deleted...]
-  <si>
     <t>3.1 … 5.5</t>
   </si>
   <si>
-    <t>0 … 3.4</t>
-[...1 lines deleted...]
-  <si>
     <t>0.9 … 2.5</t>
   </si>
   <si>
-    <t>1.4 … 5.8</t>
-[...1 lines deleted...]
-  <si>
     <t>2.5 … 4.7</t>
   </si>
   <si>
-    <t>-0.4 … 1.2</t>
-[...5 lines deleted...]
-    <t>1.1 … 5.2</t>
+    <t>0.0 … 0.8</t>
   </si>
   <si>
     <t>2.2 … 4.2</t>
   </si>
   <si>
-    <t>0.8 … 5.1</t>
-[...1 lines deleted...]
-  <si>
     <t>1.9 … 4.0</t>
   </si>
   <si>
-    <t>-0.4 … 1.1</t>
-[...5 lines deleted...]
-    <t>-0.3 … 2.0</t>
+    <t>0.0 … 0.7</t>
   </si>
   <si>
     <t>0.2 … 1.3</t>
   </si>
   <si>
-    <t>29.8 … 41.0</t>
-[...1 lines deleted...]
-  <si>
     <t>32.6 … 38.2</t>
   </si>
   <si>
-    <t>24.4 … 36.1</t>
-[...1 lines deleted...]
-  <si>
     <t>27.3 … 33.2</t>
   </si>
   <si>
     <t>JU</t>
   </si>
   <si>
-    <t>54.5 … 77.6</t>
-[...1 lines deleted...]
-  <si>
     <t>60.2 … 71.8</t>
   </si>
   <si>
-    <t>68 … 91.6</t>
-[...1 lines deleted...]
-  <si>
     <t>73.9 … 85.7</t>
   </si>
   <si>
-    <t>1.2 … 14.5</t>
-[...1 lines deleted...]
-  <si>
     <t>4.5 … 11.2</t>
   </si>
   <si>
-    <t>-2.1 … 6.4</t>
-[...1 lines deleted...]
-  <si>
     <t>0.1 … 4.3</t>
   </si>
   <si>
-    <t>-1.4 … 4.4</t>
-[...8 lines deleted...]
-    <t>1.2 … 14.1</t>
+    <t>0.0 … 2.9</t>
   </si>
   <si>
     <t>4.4 … 10.9</t>
   </si>
   <si>
-    <t>14.3 … 35.4</t>
-[...1 lines deleted...]
-  <si>
     <t>19.6 … 30.2</t>
   </si>
   <si>
-    <t>6.7 … 29.3</t>
-[...1 lines deleted...]
-  <si>
     <t>12.4 … 23.7</t>
   </si>
   <si>
     <t>LU</t>
   </si>
   <si>
-    <t>64.7 … 82.5</t>
-[...1 lines deleted...]
-  <si>
     <t>69.1 … 78.1</t>
   </si>
   <si>
-    <t>60.5 … 80.5</t>
-[...1 lines deleted...]
-  <si>
     <t>65.5 … 75.5</t>
   </si>
   <si>
-    <t>-0.8 … 5.3</t>
-[...1 lines deleted...]
-  <si>
     <t>0.7 … 3.8</t>
   </si>
   <si>
-    <t>-1.1 … 3.5</t>
-[...5 lines deleted...]
-    <t>-0.9 … 5.2</t>
+    <t>0.0 … 2.3</t>
   </si>
   <si>
     <t>0.7 … 3.7</t>
   </si>
   <si>
-    <t>0.1 … 8.3</t>
-[...1 lines deleted...]
-  <si>
     <t>2.2 … 6.3</t>
   </si>
   <si>
-    <t>-0.9 … 5.5</t>
-[...1 lines deleted...]
-  <si>
     <t>0.7 … 3.9</t>
   </si>
   <si>
-    <t>-0.8 … 5.2</t>
-[...4 lines deleted...]
-  <si>
     <t>17.2 … 25.5</t>
   </si>
   <si>
-    <t>17.4 … 36.9</t>
-[...1 lines deleted...]
-  <si>
     <t>22.3 … 32.0</t>
   </si>
   <si>
     <t>NE</t>
   </si>
   <si>
-    <t>75.2 … 92.7</t>
-[...1 lines deleted...]
-  <si>
     <t>79.6 … 88.3</t>
   </si>
   <si>
-    <t>71.9 … 92.9</t>
-[...1 lines deleted...]
-  <si>
     <t>77.1 … 87.7</t>
   </si>
   <si>
-    <t>-1.1 … 7.0</t>
-[...1 lines deleted...]
-  <si>
     <t>0.9 … 5.0</t>
   </si>
   <si>
-    <t>1.1 … 13.5</t>
-[...1 lines deleted...]
-  <si>
     <t>4.2 … 10.4</t>
   </si>
   <si>
-    <t>-0.6 … 12.0</t>
-[...1 lines deleted...]
-  <si>
     <t>2.6 … 8.9</t>
   </si>
   <si>
-    <t>2.9 … 20.9</t>
-[...1 lines deleted...]
-  <si>
     <t>7.4 … 16.4</t>
   </si>
   <si>
     <t>NW</t>
   </si>
   <si>
-    <t>52.7 … 104.9</t>
-[...1 lines deleted...]
-  <si>
     <t>65.7 … 91.9</t>
   </si>
   <si>
-    <t>3.9 … 71.4</t>
-[...1 lines deleted...]
-  <si>
     <t>20.8 … 54.5</t>
   </si>
   <si>
-    <t>-9.7 … 33.1</t>
-[...5 lines deleted...]
-    <t>-8.3 … 27.4</t>
+    <t>1.0 … 22.4</t>
   </si>
   <si>
     <t>0.6 … 18.4</t>
   </si>
   <si>
-    <t>28.6 … 96.1</t>
-[...1 lines deleted...]
-  <si>
     <t>45.5 … 79.2</t>
   </si>
   <si>
     <t>OW</t>
   </si>
   <si>
-    <t>40.3 … 71.1</t>
-[...5 lines deleted...]
-    <t>55.9 … 85.5</t>
+    <t>48.0 … 63.4</t>
   </si>
   <si>
     <t>63.3 … 78.1</t>
   </si>
   <si>
-    <t>-0.8 … 16.9</t>
-[...1 lines deleted...]
-  <si>
     <t>3.6 … 12.5</t>
   </si>
   <si>
-    <t>-2 … 6.1</t>
-[...1 lines deleted...]
-  <si>
     <t>0.1 … 4.1</t>
   </si>
   <si>
-    <t>-1.9 … 12.0</t>
-[...1 lines deleted...]
-  <si>
     <t>1.6 … 8.5</t>
   </si>
   <si>
-    <t>-2.6 … 8.0</t>
-[...4 lines deleted...]
-  <si>
     <t>28.8 … 43.7</t>
   </si>
   <si>
-    <t>12.2 … 40.9</t>
-[...1 lines deleted...]
-  <si>
     <t>19.4 … 33.7</t>
   </si>
   <si>
     <t>SG</t>
   </si>
   <si>
-    <t>52.3 … 71.5</t>
-[...1 lines deleted...]
-  <si>
     <t>57.1 … 66.7</t>
   </si>
   <si>
-    <t>54.4 … 74.9</t>
-[...1 lines deleted...]
-  <si>
     <t>59.5 … 69.8</t>
   </si>
   <si>
-    <t>4 … 15.8</t>
-[...11 lines deleted...]
-    <t>-0.4 … 7.6</t>
+    <t>7.0 … 12.9</t>
   </si>
   <si>
     <t>1.6 … 5.6</t>
   </si>
   <si>
-    <t>21 … 39.3</t>
-[...1 lines deleted...]
-  <si>
     <t>25.6 … 34.7</t>
   </si>
   <si>
-    <t>22.8 … 42.9</t>
-[...1 lines deleted...]
-  <si>
     <t>27.8 … 37.8</t>
   </si>
   <si>
     <t>SH</t>
   </si>
   <si>
-    <t>43.2 … 81.9</t>
-[...1 lines deleted...]
-  <si>
     <t>52.9 … 72.2</t>
   </si>
   <si>
-    <t>60.6 … 97.4</t>
-[...1 lines deleted...]
-  <si>
     <t>69.8 … 88.2</t>
   </si>
   <si>
-    <t>-2.7 … 19.4</t>
-[...1 lines deleted...]
-  <si>
     <t>2.8 … 13.9</t>
   </si>
   <si>
-    <t>-2.7 … 19.2</t>
-[...1 lines deleted...]
-  <si>
     <t>2.8 … 13.8</t>
   </si>
   <si>
-    <t>-4.7 … 15.0</t>
-[...1 lines deleted...]
-  <si>
     <t>0.2 … 10.1</t>
   </si>
   <si>
-    <t>7.6 … 42.2</t>
-[...1 lines deleted...]
-  <si>
     <t>16.3 … 33.6</t>
   </si>
   <si>
-    <t>-0.6 … 32.4</t>
-[...1 lines deleted...]
-  <si>
     <t>7.6 … 24.1</t>
   </si>
   <si>
     <t>SO</t>
   </si>
   <si>
-    <t>68.3 … 88.4</t>
-[...1 lines deleted...]
-  <si>
     <t>73.4 … 83.4</t>
   </si>
   <si>
-    <t>71 … 93.4</t>
-[...1 lines deleted...]
-  <si>
     <t>76.6 … 87.8</t>
   </si>
   <si>
-    <t>-0.5 … 9.6</t>
-[...5 lines deleted...]
-    <t>-1.7 … 10.9</t>
+    <t>2.0 … 7.1</t>
   </si>
   <si>
     <t>1.5 … 7.8</t>
   </si>
   <si>
-    <t>-1.5 … 4.5</t>
-[...17 lines deleted...]
-    <t>4.3 … 20.4</t>
+    <t>0.0 … 3.0</t>
+  </si>
+  <si>
+    <t>1.0 … 5.3</t>
+  </si>
+  <si>
+    <t>3.0 … 10.4</t>
   </si>
   <si>
     <t>8.4 … 16.4</t>
   </si>
   <si>
-    <t>1.9 … 20.3</t>
-[...1 lines deleted...]
-  <si>
     <t>6.5 … 15.7</t>
   </si>
   <si>
     <t>SZ</t>
   </si>
   <si>
-    <t>45.9 … 71.5</t>
-[...1 lines deleted...]
-  <si>
     <t>52.3 … 65.1</t>
   </si>
   <si>
-    <t>51.8 … 80.4</t>
-[...5 lines deleted...]
-    <t>-0.6 … 10.6</t>
+    <t>59.0 … 73.3</t>
   </si>
   <si>
     <t>2.2 … 7.8</t>
   </si>
   <si>
-    <t>-1.8 … 12.1</t>
-[...1 lines deleted...]
-  <si>
     <t>1.6 … 8.6</t>
   </si>
   <si>
-    <t>-1.2 … 7.7</t>
-[...5 lines deleted...]
-    <t>-2.6 … 8.3</t>
+    <t>1.0 … 5.5</t>
   </si>
   <si>
     <t>0.1 … 5.5</t>
   </si>
   <si>
-    <t>-1.7 … 5.3</t>
-[...1 lines deleted...]
-  <si>
     <t>0.1 … 3.6</t>
   </si>
   <si>
-    <t>-2.2 … 6.7</t>
-[...1 lines deleted...]
-  <si>
     <t>0.1 … 4.5</t>
   </si>
   <si>
-    <t>-2.2 … 6.8</t>
-[...4 lines deleted...]
-  <si>
     <t>25.2 … 37.3</t>
   </si>
   <si>
-    <t>11.2 … 37.2</t>
-[...1 lines deleted...]
-  <si>
     <t>17.7 … 30.7</t>
   </si>
   <si>
     <t>TG</t>
   </si>
   <si>
-    <t>54.3 … 79.3</t>
-[...1 lines deleted...]
-  <si>
     <t>60.5 … 73.1</t>
   </si>
   <si>
-    <t>51.8 … 80.7</t>
-[...5 lines deleted...]
-    <t>0.4 … 14.5</t>
+    <t>59.0 … 73.4</t>
   </si>
   <si>
     <t>3.9 … 11.0</t>
   </si>
   <si>
-    <t>-2.2 … 6.9</t>
-[...1 lines deleted...]
-  <si>
     <t>0.1 … 4.6</t>
   </si>
   <si>
-    <t>-1.7 … 5.4</t>
-[...5 lines deleted...]
-    <t>12.6 … 35.3</t>
+    <t>0.0 … 3.6</t>
   </si>
   <si>
     <t>18.2 … 29.6</t>
   </si>
   <si>
-    <t>15.2 … 43.0</t>
-[...1 lines deleted...]
-  <si>
     <t>22.1 … 36.1</t>
   </si>
   <si>
     <t>TI</t>
   </si>
   <si>
-    <t>34.5 … 49.2</t>
-[...1 lines deleted...]
-  <si>
     <t>38.2 … 45.5</t>
   </si>
   <si>
-    <t>41.7 … 56.0</t>
-[...1 lines deleted...]
-  <si>
     <t>45.2 … 52.4</t>
   </si>
   <si>
-    <t>4.3 … 12.6</t>
-[...1 lines deleted...]
-  <si>
     <t>6.4 … 10.5</t>
   </si>
   <si>
-    <t>4.3 … 12.3</t>
-[...1 lines deleted...]
-  <si>
     <t>6.3 … 10.3</t>
   </si>
   <si>
-    <t>1.1 … 7.0</t>
-[...1 lines deleted...]
-  <si>
     <t>2.6 … 5.5</t>
   </si>
   <si>
-    <t>1 … 6.3</t>
-[...1 lines deleted...]
-  <si>
     <t>2.3 … 5.0</t>
   </si>
   <si>
-    <t>-0.4 … 2.7</t>
-[...1 lines deleted...]
-  <si>
     <t>0.4 … 1.9</t>
   </si>
   <si>
     <t>0.3 … 1.9</t>
   </si>
   <si>
-    <t>-0.2 … 3.6</t>
-[...1 lines deleted...]
-  <si>
     <t>0.7 … 2.6</t>
   </si>
   <si>
-    <t>-0.2 … 3.3</t>
-[...1 lines deleted...]
-  <si>
     <t>0.7 … 2.4</t>
   </si>
   <si>
-    <t>-0.5 … 1.6</t>
-[...5 lines deleted...]
-    <t>41 … 55.9</t>
+    <t>0.0 … 1.0</t>
   </si>
   <si>
     <t>44.7 … 52.1</t>
   </si>
   <si>
-    <t>37.4 … 51.6</t>
-[...2 lines deleted...]
-    <t>41 … 48.1</t>
+    <t>41.0 … 48.1</t>
   </si>
   <si>
     <t>UR</t>
   </si>
   <si>
-    <t>40.3 … 69.5</t>
-[...1 lines deleted...]
-  <si>
     <t>47.6 … 62.2</t>
   </si>
   <si>
-    <t>49.6 … 80.4</t>
-[...1 lines deleted...]
-  <si>
     <t>57.3 … 72.7</t>
   </si>
   <si>
-    <t>-1.6 … 10.6</t>
-[...1 lines deleted...]
-  <si>
     <t>1.4 … 7.5</t>
   </si>
   <si>
-    <t>-2.6 … 8.2</t>
-[...4 lines deleted...]
-  <si>
     <t>0.1 … 4.7</t>
   </si>
   <si>
-    <t>26.2 … 55.1</t>
-[...1 lines deleted...]
-  <si>
     <t>33.4 … 47.8</t>
   </si>
   <si>
-    <t>15 … 44.5</t>
-[...1 lines deleted...]
-  <si>
     <t>22.4 … 37.2</t>
   </si>
   <si>
     <t>VD</t>
   </si>
   <si>
-    <t>58 … 71.5</t>
-[...1 lines deleted...]
-  <si>
     <t>61.3 … 68.1</t>
   </si>
   <si>
-    <t>59.5 … 74.5</t>
-[...1 lines deleted...]
-  <si>
     <t>63.2 … 70.7</t>
   </si>
   <si>
-    <t>2.2 … 8.9</t>
-[...1 lines deleted...]
-  <si>
     <t>3.9 … 7.2</t>
   </si>
   <si>
-    <t>0.4 … 5.9</t>
-[...1 lines deleted...]
-  <si>
     <t>1.8 … 4.5</t>
   </si>
   <si>
     <t>1.1 … 3.1</t>
   </si>
   <si>
-    <t>-0.2 … 4.1</t>
-[...1 lines deleted...]
-  <si>
     <t>0.9 … 3.0</t>
   </si>
   <si>
-    <t>1.4 … 7.1</t>
-[...1 lines deleted...]
-  <si>
     <t>2.8 … 5.7</t>
   </si>
   <si>
-    <t>-0.7 … 2.0</t>
-[...5 lines deleted...]
-    <t>-0.4 … 2.5</t>
+    <t>0.0 … 1.3</t>
   </si>
   <si>
     <t>0.3 … 1.8</t>
   </si>
   <si>
-    <t>0.1 … 3.9</t>
-[...5 lines deleted...]
-    <t>1.8 … 9.1</t>
+    <t>1.0 … 2.9</t>
   </si>
   <si>
     <t>3.6 … 7.3</t>
   </si>
   <si>
-    <t>19.7 … 32.0</t>
-[...1 lines deleted...]
-  <si>
     <t>22.8 … 29.0</t>
   </si>
   <si>
-    <t>21 … 35.3</t>
-[...1 lines deleted...]
-  <si>
     <t>24.5 … 31.7</t>
   </si>
   <si>
     <t>VS</t>
   </si>
   <si>
-    <t>42.5 … 57.1</t>
-[...1 lines deleted...]
-  <si>
     <t>46.2 … 53.5</t>
   </si>
   <si>
-    <t>50.2 … 64.5</t>
-[...1 lines deleted...]
-  <si>
     <t>53.8 … 60.9</t>
   </si>
   <si>
-    <t>3.5 … 11.1</t>
-[...1 lines deleted...]
-  <si>
     <t>5.4 … 9.2</t>
   </si>
   <si>
-    <t>0.4 … 5.0</t>
-[...1 lines deleted...]
-  <si>
     <t>1.5 … 3.8</t>
   </si>
   <si>
-    <t>-0.4 … 2.6</t>
-[...20 lines deleted...]
-    <t>31.9 … 46.0</t>
+    <t>2.0 … 4.5</t>
+  </si>
+  <si>
+    <t>0.0 … 1.1</t>
+  </si>
+  <si>
+    <t>40.0 … 47.2</t>
   </si>
   <si>
     <t>35.5 … 42.5</t>
   </si>
   <si>
     <t>ZG</t>
   </si>
   <si>
-    <t>27.2 … 85.8</t>
-[...1 lines deleted...]
-  <si>
     <t>41.9 … 71.2</t>
   </si>
   <si>
-    <t>42.8 … 98.8</t>
-[...1 lines deleted...]
-  <si>
     <t>56.8 … 84.8</t>
   </si>
   <si>
-    <t>-6.9 … 22.2</t>
-[...1 lines deleted...]
-  <si>
     <t>0.4 … 14.9</t>
   </si>
   <si>
-    <t>7.5 … 64.2</t>
-[...1 lines deleted...]
-  <si>
     <t>21.7 … 50.0</t>
   </si>
   <si>
-    <t>1.2 … 57.2</t>
-[...1 lines deleted...]
-  <si>
     <t>15.2 … 43.2</t>
   </si>
   <si>
     <t>ZH</t>
   </si>
   <si>
-    <t>65.2 … 81.2</t>
-[...1 lines deleted...]
-  <si>
     <t>69.2 … 77.2</t>
   </si>
   <si>
-    <t>72.2 … 89.6</t>
-[...1 lines deleted...]
-  <si>
     <t>76.5 … 85.3</t>
   </si>
   <si>
-    <t>-0.6 … 3.9</t>
-[...1 lines deleted...]
-  <si>
     <t>0.5 … 2.8</t>
   </si>
   <si>
-    <t>0.6 … 7.7</t>
-[...1 lines deleted...]
-  <si>
     <t>2.4 … 5.9</t>
   </si>
   <si>
-    <t>1.1 … 9.2</t>
-[...1 lines deleted...]
-  <si>
     <t>3.2 … 7.2</t>
   </si>
   <si>
-    <t>1 … 12.0</t>
-[...1 lines deleted...]
-  <si>
     <t>3.7 … 9.2</t>
   </si>
   <si>
-    <t>6.5 … 18.4</t>
-[...1 lines deleted...]
-  <si>
     <t>9.5 … 15.4</t>
   </si>
   <si>
-    <t>5.3 … 20.0</t>
-[...2 lines deleted...]
-    <t>9 … 16.3</t>
+    <t>9.0 … 16.3</t>
   </si>
   <si>
     <t>Schweiz</t>
   </si>
   <si>
-    <t>61.2 … 65.2</t>
-[...1 lines deleted...]
-  <si>
     <t>62.2 … 64.2</t>
   </si>
   <si>
-    <t>64.5 … 68.8</t>
-[...1 lines deleted...]
-  <si>
     <t>65.6 … 67.7</t>
   </si>
   <si>
-    <t>3.8 … 5.6</t>
-[...1 lines deleted...]
-  <si>
     <t>4.3 … 5.1</t>
   </si>
   <si>
-    <t>1.8 … 3.2</t>
-[...1 lines deleted...]
-  <si>
     <t>2.2 … 2.9</t>
   </si>
   <si>
-    <t>1.7 … 2.9</t>
-[...5 lines deleted...]
-    <t>0.9 … 2.0</t>
+    <t>2.0 … 2.6</t>
   </si>
   <si>
     <t>1.2 … 1.7</t>
   </si>
   <si>
-    <t>1.9 … 3.1</t>
-[...1 lines deleted...]
-  <si>
     <t>2.2 … 2.8</t>
   </si>
   <si>
-    <t>0.7 … 1.7</t>
-[...5 lines deleted...]
-    <t>0.2 … 0.7</t>
+    <t>1.0 … 1.5</t>
   </si>
   <si>
     <t>0.3 … 0.6</t>
   </si>
   <si>
-    <t>0.2 … 0.8</t>
-[...4 lines deleted...]
-  <si>
     <t>1.9 … 2.5</t>
   </si>
   <si>
-    <t>1.7 … 3.1</t>
-[...1 lines deleted...]
-  <si>
     <t>2.1 … 2.8</t>
   </si>
   <si>
-    <t>27 … 30.7</t>
-[...1 lines deleted...]
-  <si>
     <t>27.9 … 29.7</t>
   </si>
   <si>
-    <t>26.5 … 30.5</t>
-[...1 lines deleted...]
-  <si>
     <t>27.5 … 29.5</t>
   </si>
   <si>
-    <r>
-[...225 lines deleted...]
-    <t>Unternetze 1, 2, 3, 4 und 5 von 9 auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+    <t>© WSL, Schweizerisches Landesforstinventar, 25.12.2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Auswertungsart: </t>
+  </si>
+  <si>
+    <t>Zustand [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Inventur: </t>
+  </si>
+  <si>
+    <t>LFI5 [550]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Netz: </t>
+  </si>
+  <si>
+    <t>1,4-km-Netz, Unternetze 1-5 [1746]
+Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bezugsfläche: </t>
+  </si>
+  <si>
+    <t>bestockbarer zugänglicher Wald ohne Gebüschwald [1876]
+Bestockbarer Teil des zugänglichen Waldes ohne Gebüschwald (also zugänglicher Wald ohne Gebüschwald ohne Fläche von Waldstrassen, Erholungsanlagen, Bächen, Lawinenzügen usw.).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Regionale Gliederung: </t>
+  </si>
+  <si>
+    <t>Kanton [KTBSL, 827]
+Regionale Gliederung mit den Kantonen als Einheit. Dabei werden die beiden Halbkantone Basel-Landschaft und Basel-Stadt aus statistischen Gründen zu einem Kanton zusammengefasst.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stratifizierung: </t>
+  </si>
+  <si>
+    <t>Vegetationshöhe plus Wald-/Nichtwald Stratifizierung (2-phasig) [3]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 1: </t>
+  </si>
+  <si>
+    <t>Waldfläche nach Schadenart (Jungwaldpflanzen ab 130 cm) [466], ha
+Waldfläche, die mit Jungwaldpflanzen ab 130 cm Länge bis 11,9 cm Brusthöhendurchmesser (BHD) mit einem bestimmten Schaden bestockt ist. Aus den Zielgrössen 466 und 467 wird die Quotientenzielgrösse «Waldfläche nach Schadenart (Jungwaldpflanzen ab 130 cm) dividiert durch Waldfläche nach Schadenansprache (Jungwaldpflanzen ab 130 cm)» gebildet. Letztere entspricht dem mittleren Schadenprozent der Waldfläche, die mit Jungwaldpflanzen ab 130 cm Länge bis 11,9 cm BHD bestockt ist. Für jede aufgeführte Schadenart wird ein unabhängiges mittleres Schadenprozent gerechnet. Dies, weil Jungwaldpflanzen gleichzeitig mehrere Schäden aufweisen können. Je nach Inventur sind nur Bäume (LFI3, LFI5) oder Bäume und ausgewählte Straucharten (LFI4) als Jungwaldpflanze erfasst worden.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Datum: </t>
+  </si>
+  <si>
+    <t>gerechnet am 21.12.2025 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 2: </t>
+  </si>
+  <si>
+    <t>Waldfläche nach Schadenansprache (Jungwaldpflanzen ab 130 cm) [467], ha
+Waldfläche, die mit Jungwaldpflanzen ab 130 cm Länge bis 11,9 cm Brusthöhendurchmesser (BHD) mit Schadenansprache bestockt ist. Aus den Zielgrössen 466 und 467 wird die Quotientenzielgrösse «Waldfläche nach Schadenart (Jungwaldpflanzen ab 130 cm) dividiert durch Waldfläche nach Schadenansprache (Jungwaldpflanzen ab 130 cm)» gebildet. Letztere entspricht dem mittleren Schadenprozent der Waldfläche, die mit Jungwaldpflanzen ab 130 cm Länge bis 11,9 cm BHD bestockt ist. Für jede aufgeführte Schadenart wird ein unabhängiges mittleres Schadenprozent gerechnet. Dies, weil Jungwaldpflanzen gleichzeitig mehrere Schäden aufweisen können. Je nach Inventur sind nur Bäume (LFI3, LFI5) oder Bäume und ausgewählte Straucharten (LFI4) als Jungwaldpflanze erfasst worden.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Format: </t>
+  </si>
+  <si>
+    <t>Einheit: , Dezimalstellen: 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zeitbezug: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Flächenbezug: </t>
+  </si>
+  <si>
+    <t>absolut [2]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Schätzfehler: </t>
+  </si>
+  <si>
+    <t>absolut [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bezugstyp: </t>
+  </si>
+  <si>
+    <t>Zellentotal [5]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassifizierungsmerkmal 1: </t>
+  </si>
+  <si>
+    <t>Grössenklasse (Jungwald; ab 130 cm) [JWEPKLASSEGR, 2958]
+Grösse der Jungwaldpflanzen ab 130 cm Länge bis 11,9 cm Brusthöhendurchmesser (BHD). Grundlage: Feldaufnahme (MID 507: Jungwaldklasse)</t>
+  </si>
+  <si>
+    <t>gerechnet am 04.10.2025 09:20:47</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, original: </t>
+  </si>
+  <si>
+    <t>BHD 0.1 - 3.9 cm, BHD 4.0 - 11.9 cm, Total</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, umkodiert: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassifizierungsmerkmal 2: </t>
+  </si>
+  <si>
+    <t>Schäden an Jungwaldpflanzen (ab 130 cm) [JWSCHADENGR, 2959]
+Schäden an Jungwaldpflanzen ab 130 cm Länge bis 11,9 cm Brusthöhendurchmesser (BHD). Verbiss wird an Jungwaldpflanzen ab 130 cm Länge nicht beurteilt, sondern nur an solchen bis 129 cm (s. Klassifizierungsmerkmal «Schäden an Jungwaldpflanzen (bis 129 cm)»; (2980; JWSCHADENKL). Grundlage: Feldaufnahme (MID 127: Gipfeldürre, MID 977: Fegeschaden, MID 987: Schälschaden, MID 184: Krankheit; MID 183: Holzereischaden, MID 185: anderer Schaden)</t>
+  </si>
+  <si>
+    <t>gerechnet am 04.10.2025 09:23:06</t>
+  </si>
+  <si>
+    <t>keine Angabe, kein Schaden, Gipfeldürre, Krankheit, Fegeschaden, Schälschaden, Holzernteschaden, anderer Schaden, Total</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Übrige: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stichprobenumfang: </t>
+  </si>
+  <si>
+    <t>nicht anzeigen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tabelle transponiert: </t>
+  </si>
+  <si>
+    <t>transponiert [2]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sprache: </t>
+  </si>
+  <si>
+    <t>de-CH [1]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="2">
+  <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FFaaaaaa"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFaaaaaa"/>
       </left>
       <right style="thin">
         <color rgb="FFaaaaaa"/>
       </right>
       <top style="thin">
         <color rgb="FFaaaaaa"/>
       </top>
       <bottom style="thin">
         <color rgb="FFaaaaaa"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="7">
+  <cellXfs count="8">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -2144,16088 +1344,8549 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:T269"/>
+  <dimension ref="A1:K276"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="B248" sqref="B248:K276"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="10.426" bestFit="true" customWidth="true" style="0"/>
-[...18 lines deleted...]
-    <col min="20" max="20" width="9.10" bestFit="true" style="0"/>
+    <col min="1" max="1" width="9" customWidth="true" style="0"/>
+    <col min="2" max="2" width="32" customWidth="true" style="0"/>
+    <col min="3" max="3" width="6" customWidth="true" style="0"/>
+    <col min="4" max="4" width="6" customWidth="true" style="0"/>
+    <col min="5" max="5" width="13" customWidth="true" style="0"/>
+    <col min="6" max="6" width="6" customWidth="true" style="0"/>
+    <col min="7" max="7" width="6" customWidth="true" style="0"/>
+    <col min="8" max="8" width="13" customWidth="true" style="0"/>
+    <col min="9" max="9" width="4" customWidth="true" style="0"/>
+    <col min="10" max="10" width="4" customWidth="true" style="0"/>
+    <col min="11" max="11" width="8" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20">
-      <c r="A1" s="2" t="s">
+    <row r="1" spans="1:11">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:20">
+    <row r="2" spans="1:11">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="3" spans="1:20">
+    <row r="3" spans="1:11">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="4" spans="1:20">
+    <row r="4" spans="1:11">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="5" spans="1:20">
+    <row r="5" spans="1:11">
       <c r="A5" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="6" spans="1:20">
+    <row r="6" spans="1:11">
       <c r="A6" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="7" spans="1:20">
+    <row r="7" spans="1:11">
       <c r="A7" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="8" spans="1:20">
+    <row r="8" spans="1:11">
       <c r="A8" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="10" spans="1:20">
-[...2 lines deleted...]
-      <c r="C10" s="4" t="s">
+    <row r="10" spans="1:11">
+      <c r="A10" s="3"/>
+      <c r="B10" s="3"/>
+      <c r="C10" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="D10" s="4"/>
-[...20 lines deleted...]
-      <c r="C11" s="4" t="s">
+      <c r="D10" s="3"/>
+      <c r="E10" s="3"/>
+      <c r="F10" s="3"/>
+      <c r="G10" s="3"/>
+      <c r="H10" s="3"/>
+      <c r="I10" s="3"/>
+      <c r="J10" s="3"/>
+      <c r="K10" s="3"/>
+    </row>
+    <row r="11" spans="1:11">
+      <c r="A11" s="3"/>
+      <c r="B11" s="3"/>
+      <c r="C11" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="D11" s="4"/>
-[...4 lines deleted...]
-      <c r="I11" s="4" t="s">
+      <c r="D11" s="3"/>
+      <c r="E11" s="3"/>
+      <c r="F11" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="J11" s="4"/>
-[...4 lines deleted...]
-      <c r="O11" s="4" t="s">
+      <c r="G11" s="3"/>
+      <c r="H11" s="3"/>
+      <c r="I11" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="P11" s="4"/>
-[...6 lines deleted...]
-      <c r="A12" s="4" t="s">
+      <c r="J11" s="3"/>
+      <c r="K11" s="3"/>
+    </row>
+    <row r="12" spans="1:11">
+      <c r="A12" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="B12" s="4" t="s">
+      <c r="B12" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="C12" s="4" t="s">
+      <c r="C12" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="D12" s="4" t="s">
+      <c r="D12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="E12" s="4" t="s">
+      <c r="E12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="F12" s="4" t="s">
+      <c r="F12" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H12" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I12" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="J12" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="K12" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11">
+      <c r="A13" s="4" t="s">
         <v>17</v>
       </c>
-      <c r="G12" s="4" t="s">
+      <c r="B13" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="H12" s="4" t="s">
-[...14 lines deleted...]
-      <c r="M12" s="4" t="s">
+      <c r="C13" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D13" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="E13" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F13" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="G13" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H13" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="I13" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J13" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K13" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11">
+      <c r="A14" s="4"/>
+      <c r="B14" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="5">
+        <v>76.59999999999999</v>
+      </c>
+      <c r="D14" s="5">
+        <v>4.3</v>
+      </c>
+      <c r="E14" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="F14" s="5">
+        <v>76.0</v>
+      </c>
+      <c r="G14" s="5">
+        <v>5.1</v>
+      </c>
+      <c r="H14" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="I14" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J14" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K14" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11">
+      <c r="A15" s="4"/>
+      <c r="B15" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="C15" s="5">
+        <v>1.0</v>
+      </c>
+      <c r="D15" s="5">
+        <v>1.0</v>
+      </c>
+      <c r="E15" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="F15" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="G15" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H15" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="I15" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J15" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K15" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="16" spans="1:11">
+      <c r="A16" s="4"/>
+      <c r="B16" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="C16" s="5">
+        <v>1.0</v>
+      </c>
+      <c r="D16" s="5">
+        <v>1.0</v>
+      </c>
+      <c r="E16" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="F16" s="5">
+        <v>1.4</v>
+      </c>
+      <c r="G16" s="5">
+        <v>1.4</v>
+      </c>
+      <c r="H16" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="I16" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J16" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K16" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11">
+      <c r="A17" s="4"/>
+      <c r="B17" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="C17" s="5">
+        <v>1.0</v>
+      </c>
+      <c r="D17" s="5">
+        <v>1.0</v>
+      </c>
+      <c r="E17" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="F17" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="G17" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H17" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="I17" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J17" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K17" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="18" spans="1:11">
+      <c r="A18" s="4"/>
+      <c r="B18" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="C18" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D18" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="E18" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F18" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="G18" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H18" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="I18" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J18" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K18" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="19" spans="1:11">
+      <c r="A19" s="4"/>
+      <c r="B19" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="C19" s="5">
+        <v>6.2</v>
+      </c>
+      <c r="D19" s="5">
+        <v>2.4</v>
+      </c>
+      <c r="E19" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="F19" s="5">
+        <v>2.9</v>
+      </c>
+      <c r="G19" s="5">
+        <v>2.0</v>
+      </c>
+      <c r="H19" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="I19" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J19" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K19" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="20" spans="1:11">
+      <c r="A20" s="4"/>
+      <c r="B20" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="C20" s="5">
+        <v>16.2</v>
+      </c>
+      <c r="D20" s="5">
+        <v>3.7</v>
+      </c>
+      <c r="E20" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="F20" s="5">
+        <v>21.1</v>
+      </c>
+      <c r="G20" s="5">
+        <v>4.9</v>
+      </c>
+      <c r="H20" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="I20" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J20" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K20" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="21" spans="1:11">
+      <c r="A21" s="4"/>
+      <c r="B21" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="C21" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D21" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="E21" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F21" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="G21" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H21" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="I21" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J21" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K21" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="22" spans="1:11">
+      <c r="A22" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="B22" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="N12" s="4" t="s">
-[...14 lines deleted...]
-      <c r="S12" s="4" t="s">
+      <c r="C22" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D22" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="E22" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F22" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="G22" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H22" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="I22" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J22" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K22" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="23" spans="1:11">
+      <c r="A23" s="4"/>
+      <c r="B23" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C23" s="5">
+        <v>74.7</v>
+      </c>
+      <c r="D23" s="5">
+        <v>15.8</v>
+      </c>
+      <c r="E23" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="F23" s="5">
+        <v>51.9</v>
+      </c>
+      <c r="G23" s="5">
+        <v>25.0</v>
+      </c>
+      <c r="H23" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="I23" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J23" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K23" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="24" spans="1:11">
+      <c r="A24" s="4"/>
+      <c r="B24" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="C24" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D24" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="E24" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F24" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="G24" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H24" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="I24" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J24" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K24" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="25" spans="1:11">
+      <c r="A25" s="4"/>
+      <c r="B25" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="C25" s="5">
+        <v>12.7</v>
+      </c>
+      <c r="D25" s="5">
+        <v>12.0</v>
+      </c>
+      <c r="E25" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="F25" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="G25" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H25" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="I25" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J25" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K25" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="26" spans="1:11">
+      <c r="A26" s="4"/>
+      <c r="B26" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="C26" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D26" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="E26" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F26" s="5">
+        <v>22.0</v>
+      </c>
+      <c r="G26" s="5">
+        <v>19.8</v>
+      </c>
+      <c r="H26" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="I26" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J26" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K26" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="27" spans="1:11">
+      <c r="A27" s="4"/>
+      <c r="B27" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="C27" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D27" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="E27" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F27" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="G27" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H27" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="I27" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J27" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K27" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="28" spans="1:11">
+      <c r="A28" s="4"/>
+      <c r="B28" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="C28" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D28" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="E28" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F28" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="G28" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H28" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="I28" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J28" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K28" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="29" spans="1:11">
+      <c r="A29" s="4"/>
+      <c r="B29" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="C29" s="5">
+        <v>12.7</v>
+      </c>
+      <c r="D29" s="5">
+        <v>12.0</v>
+      </c>
+      <c r="E29" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="F29" s="5">
+        <v>48.1</v>
+      </c>
+      <c r="G29" s="5">
+        <v>25.0</v>
+      </c>
+      <c r="H29" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="I29" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J29" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K29" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="30" spans="1:11">
+      <c r="A30" s="4"/>
+      <c r="B30" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="C30" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D30" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="E30" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F30" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="G30" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H30" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="I30" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J30" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K30" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="31" spans="1:11">
+      <c r="A31" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="B31" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="T12" s="4" t="s">
-[...4 lines deleted...]
-      <c r="A13" s="5" t="s">
+      <c r="C31" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D31" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="E31" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F31" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="G31" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H31" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="I31" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J31" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K31" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="32" spans="1:11">
+      <c r="A32" s="4"/>
+      <c r="B32" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="B13" s="5" t="s">
-[...59 lines deleted...]
-      <c r="B14" s="5" t="s">
+      <c r="C32" s="5">
+        <v>57.8</v>
+      </c>
+      <c r="D32" s="5">
+        <v>12.1</v>
+      </c>
+      <c r="E32" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="F32" s="5">
+        <v>67.0</v>
+      </c>
+      <c r="G32" s="5">
+        <v>15.8</v>
+      </c>
+      <c r="H32" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="I32" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J32" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K32" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="33" spans="1:11">
+      <c r="A33" s="4"/>
+      <c r="B33" s="4" t="s">
         <v>23</v>
       </c>
-      <c r="C14" s="6">
-[...2 lines deleted...]
-      <c r="D14" s="6">
+      <c r="C33" s="5">
+        <v>5.9</v>
+      </c>
+      <c r="D33" s="5">
+        <v>5.7</v>
+      </c>
+      <c r="E33" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="F33" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="G33" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H33" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="I33" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J33" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K33" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="34" spans="1:11">
+      <c r="A34" s="4"/>
+      <c r="B34" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="C34" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D34" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="E34" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F34" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="G34" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H34" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="I34" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J34" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K34" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="35" spans="1:11">
+      <c r="A35" s="4"/>
+      <c r="B35" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="C35" s="5">
+        <v>7.2</v>
+      </c>
+      <c r="D35" s="5">
+        <v>6.9</v>
+      </c>
+      <c r="E35" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="F35" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="G35" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H35" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="I35" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J35" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K35" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="36" spans="1:11">
+      <c r="A36" s="4"/>
+      <c r="B36" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="C36" s="5">
+        <v>7.2</v>
+      </c>
+      <c r="D36" s="5">
+        <v>6.9</v>
+      </c>
+      <c r="E36" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="F36" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="G36" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H36" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="I36" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J36" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K36" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="37" spans="1:11">
+      <c r="A37" s="4"/>
+      <c r="B37" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="C37" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D37" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="E37" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F37" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="G37" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H37" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="I37" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J37" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K37" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="38" spans="1:11">
+      <c r="A38" s="4"/>
+      <c r="B38" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="C38" s="5">
+        <v>29.0</v>
+      </c>
+      <c r="D38" s="5">
+        <v>11.1</v>
+      </c>
+      <c r="E38" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="F38" s="5">
+        <v>33.0</v>
+      </c>
+      <c r="G38" s="5">
+        <v>15.8</v>
+      </c>
+      <c r="H38" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="I38" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J38" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K38" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="39" spans="1:11">
+      <c r="A39" s="4"/>
+      <c r="B39" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="C39" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D39" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="E39" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F39" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="G39" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H39" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="I39" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J39" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K39" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="40" spans="1:11">
+      <c r="A40" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="B40" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="C40" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D40" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="E40" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F40" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="G40" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H40" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="I40" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J40" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K40" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="41" spans="1:11">
+      <c r="A41" s="4"/>
+      <c r="B41" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C41" s="5">
+        <v>67.0</v>
+      </c>
+      <c r="D41" s="5">
+        <v>2.4</v>
+      </c>
+      <c r="E41" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="F41" s="5">
+        <v>69.3</v>
+      </c>
+      <c r="G41" s="5">
+        <v>2.6</v>
+      </c>
+      <c r="H41" s="5" t="s">
+        <v>51</v>
+      </c>
+      <c r="I41" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J41" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K41" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="42" spans="1:11">
+      <c r="A42" s="4"/>
+      <c r="B42" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="C42" s="5">
+        <v>3.7</v>
+      </c>
+      <c r="D42" s="5">
+        <v>1.0</v>
+      </c>
+      <c r="E42" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="F42" s="5">
+        <v>1.7</v>
+      </c>
+      <c r="G42" s="5">
+        <v>0.7</v>
+      </c>
+      <c r="H42" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="I42" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J42" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K42" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="43" spans="1:11">
+      <c r="A43" s="4"/>
+      <c r="B43" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="C43" s="5">
+        <v>1.9</v>
+      </c>
+      <c r="D43" s="5">
+        <v>0.7</v>
+      </c>
+      <c r="E43" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="F43" s="5">
+        <v>2.3</v>
+      </c>
+      <c r="G43" s="5">
+        <v>0.9</v>
+      </c>
+      <c r="H43" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="I43" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J43" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K43" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="44" spans="1:11">
+      <c r="A44" s="4"/>
+      <c r="B44" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="C44" s="5">
+        <v>1.9</v>
+      </c>
+      <c r="D44" s="5">
+        <v>0.7</v>
+      </c>
+      <c r="E44" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="F44" s="5">
+        <v>0.8</v>
+      </c>
+      <c r="G44" s="5">
+        <v>0.6</v>
+      </c>
+      <c r="H44" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="I44" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J44" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K44" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="45" spans="1:11">
+      <c r="A45" s="4"/>
+      <c r="B45" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="C45" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D45" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="E45" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F45" s="5">
+        <v>0.3</v>
+      </c>
+      <c r="G45" s="5">
+        <v>0.3</v>
+      </c>
+      <c r="H45" s="5" t="s">
+        <v>58</v>
+      </c>
+      <c r="I45" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J45" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K45" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="46" spans="1:11">
+      <c r="A46" s="4"/>
+      <c r="B46" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="C46" s="5">
+        <v>2.1</v>
+      </c>
+      <c r="D46" s="5">
+        <v>0.7</v>
+      </c>
+      <c r="E46" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="F46" s="5">
+        <v>3.3</v>
+      </c>
+      <c r="G46" s="5">
+        <v>1.0</v>
+      </c>
+      <c r="H46" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="I46" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J46" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K46" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="47" spans="1:11">
+      <c r="A47" s="4"/>
+      <c r="B47" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="C47" s="5">
+        <v>25.9</v>
+      </c>
+      <c r="D47" s="5">
+        <v>2.2</v>
+      </c>
+      <c r="E47" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="F47" s="5">
+        <v>24.4</v>
+      </c>
+      <c r="G47" s="5">
+        <v>2.5</v>
+      </c>
+      <c r="H47" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="I47" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J47" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K47" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="48" spans="1:11">
+      <c r="A48" s="4"/>
+      <c r="B48" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="C48" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D48" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="E48" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F48" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="G48" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H48" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="I48" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J48" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K48" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="49" spans="1:11">
+      <c r="A49" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="B49" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="C49" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D49" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="E49" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F49" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="G49" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H49" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="I49" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J49" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K49" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="50" spans="1:11">
+      <c r="A50" s="4"/>
+      <c r="B50" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C50" s="5">
+        <v>68.099999999999994</v>
+      </c>
+      <c r="D50" s="5">
+        <v>7.1</v>
+      </c>
+      <c r="E50" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="F50" s="5">
+        <v>88.8</v>
+      </c>
+      <c r="G50" s="5">
+        <v>5.3</v>
+      </c>
+      <c r="H50" s="5" t="s">
+        <v>65</v>
+      </c>
+      <c r="I50" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J50" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K50" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="51" spans="1:11">
+      <c r="A51" s="4"/>
+      <c r="B51" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="C51" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D51" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="E51" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F51" s="5">
+        <v>2.8</v>
+      </c>
+      <c r="G51" s="5">
+        <v>2.7</v>
+      </c>
+      <c r="H51" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="I51" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J51" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K51" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="52" spans="1:11">
+      <c r="A52" s="4"/>
+      <c r="B52" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="C52" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D52" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="E52" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F52" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="G52" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H52" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="I52" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J52" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K52" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="53" spans="1:11">
+      <c r="A53" s="4"/>
+      <c r="B53" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="C53" s="5">
+        <v>4.5</v>
+      </c>
+      <c r="D53" s="5">
+        <v>3.1</v>
+      </c>
+      <c r="E53" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="F53" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="G53" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H53" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="I53" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J53" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K53" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="54" spans="1:11">
+      <c r="A54" s="4"/>
+      <c r="B54" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="C54" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D54" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="E54" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F54" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="G54" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H54" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="I54" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J54" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K54" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="55" spans="1:11">
+      <c r="A55" s="4"/>
+      <c r="B55" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="C55" s="5">
+        <v>6.7</v>
+      </c>
+      <c r="D55" s="5">
+        <v>3.8</v>
+      </c>
+      <c r="E55" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="F55" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="G55" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H55" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="I55" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J55" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K55" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="56" spans="1:11">
+      <c r="A56" s="4"/>
+      <c r="B56" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="C56" s="5">
+        <v>20.6</v>
+      </c>
+      <c r="D56" s="5">
+        <v>6.1</v>
+      </c>
+      <c r="E56" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="F56" s="5">
+        <v>11.2</v>
+      </c>
+      <c r="G56" s="5">
+        <v>5.3</v>
+      </c>
+      <c r="H56" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="I56" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J56" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K56" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="57" spans="1:11">
+      <c r="A57" s="4"/>
+      <c r="B57" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="C57" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D57" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="E57" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F57" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="G57" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H57" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="I57" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J57" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K57" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="58" spans="1:11">
+      <c r="A58" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="B58" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="C58" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D58" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="E58" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F58" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="G58" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H58" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="I58" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J58" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K58" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="59" spans="1:11">
+      <c r="A59" s="4"/>
+      <c r="B59" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C59" s="5">
+        <v>70.8</v>
+      </c>
+      <c r="D59" s="5">
+        <v>4.8</v>
+      </c>
+      <c r="E59" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="F59" s="5">
+        <v>64.59999999999999</v>
+      </c>
+      <c r="G59" s="5">
+        <v>6.0</v>
+      </c>
+      <c r="H59" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="I59" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J59" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K59" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="60" spans="1:11">
+      <c r="A60" s="4"/>
+      <c r="B60" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="C60" s="5">
+        <v>2.0</v>
+      </c>
+      <c r="D60" s="5">
+        <v>1.4</v>
+      </c>
+      <c r="E60" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="F60" s="5">
+        <v>3.1</v>
+      </c>
+      <c r="G60" s="5">
+        <v>2.2</v>
+      </c>
+      <c r="H60" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="I60" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J60" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K60" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="61" spans="1:11">
+      <c r="A61" s="4"/>
+      <c r="B61" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="C61" s="5">
+        <v>3.4</v>
+      </c>
+      <c r="D61" s="5">
+        <v>1.9</v>
+      </c>
+      <c r="E61" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="F61" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="G61" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H61" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="I61" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J61" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K61" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="62" spans="1:11">
+      <c r="A62" s="4"/>
+      <c r="B62" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="C62" s="5">
+        <v>1.1</v>
+      </c>
+      <c r="D62" s="5">
+        <v>1.0</v>
+      </c>
+      <c r="E62" s="5" t="s">
+        <v>77</v>
+      </c>
+      <c r="F62" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="G62" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H62" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="I62" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J62" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K62" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="63" spans="1:11">
+      <c r="A63" s="4"/>
+      <c r="B63" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="C63" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D63" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="E63" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F63" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="G63" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H63" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="I63" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J63" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K63" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="64" spans="1:11">
+      <c r="A64" s="4"/>
+      <c r="B64" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="C64" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D64" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="E64" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F64" s="5">
+        <v>6.1</v>
+      </c>
+      <c r="G64" s="5">
+        <v>2.9</v>
+      </c>
+      <c r="H64" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="I64" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J64" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K64" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="65" spans="1:11">
+      <c r="A65" s="4"/>
+      <c r="B65" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="C65" s="5">
+        <v>24.9</v>
+      </c>
+      <c r="D65" s="5">
+        <v>4.6</v>
+      </c>
+      <c r="E65" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="F65" s="5">
+        <v>30.8</v>
+      </c>
+      <c r="G65" s="5">
+        <v>5.8</v>
+      </c>
+      <c r="H65" s="5" t="s">
+        <v>80</v>
+      </c>
+      <c r="I65" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J65" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K65" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="66" spans="1:11">
+      <c r="A66" s="4"/>
+      <c r="B66" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="C66" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D66" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="E66" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F66" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="G66" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H66" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="I66" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J66" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K66" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="67" spans="1:11">
+      <c r="A67" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="B67" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="C67" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D67" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="E67" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F67" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="G67" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H67" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="I67" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J67" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K67" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="68" spans="1:11">
+      <c r="A68" s="4"/>
+      <c r="B68" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C68" s="5">
+        <v>48.4</v>
+      </c>
+      <c r="D68" s="5">
+        <v>20.4</v>
+      </c>
+      <c r="E68" s="5" t="s">
+        <v>82</v>
+      </c>
+      <c r="F68" s="5">
+        <v>100.0</v>
+      </c>
+      <c r="G68" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H68" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="I68" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J68" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K68" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="69" spans="1:11">
+      <c r="A69" s="4"/>
+      <c r="B69" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="C69" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D69" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="E69" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F69" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="G69" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H69" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="I69" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J69" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K69" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="70" spans="1:11">
+      <c r="A70" s="4"/>
+      <c r="B70" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="C70" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D70" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="E70" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F70" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="G70" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H70" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="I70" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J70" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K70" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="71" spans="1:11">
+      <c r="A71" s="4"/>
+      <c r="B71" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="C71" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D71" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="E71" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F71" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="G71" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H71" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="I71" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J71" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K71" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="72" spans="1:11">
+      <c r="A72" s="4"/>
+      <c r="B72" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="C72" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D72" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="E72" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F72" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="G72" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H72" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="I72" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J72" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K72" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="73" spans="1:11">
+      <c r="A73" s="4"/>
+      <c r="B73" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="C73" s="5">
+        <v>34.5</v>
+      </c>
+      <c r="D73" s="5">
+        <v>19.6</v>
+      </c>
+      <c r="E73" s="5" t="s">
+        <v>83</v>
+      </c>
+      <c r="F73" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="G73" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H73" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="I73" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J73" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K73" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="74" spans="1:11">
+      <c r="A74" s="4"/>
+      <c r="B74" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="C74" s="5">
+        <v>33.3</v>
+      </c>
+      <c r="D74" s="5">
+        <v>19.3</v>
+      </c>
+      <c r="E74" s="5" t="s">
+        <v>84</v>
+      </c>
+      <c r="F74" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="G74" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H74" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="I74" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J74" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K74" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="75" spans="1:11">
+      <c r="A75" s="4"/>
+      <c r="B75" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="C75" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D75" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="E75" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F75" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="G75" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H75" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="I75" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J75" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K75" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="76" spans="1:11">
+      <c r="A76" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="B76" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="C76" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D76" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="E76" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F76" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="G76" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H76" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="I76" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J76" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K76" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="77" spans="1:11">
+      <c r="A77" s="4"/>
+      <c r="B77" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C77" s="5">
+        <v>43.9</v>
+      </c>
+      <c r="D77" s="5">
+        <v>9.4</v>
+      </c>
+      <c r="E77" s="5" t="s">
+        <v>86</v>
+      </c>
+      <c r="F77" s="5">
+        <v>53.0</v>
+      </c>
+      <c r="G77" s="5">
+        <v>12.9</v>
+      </c>
+      <c r="H77" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="I77" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J77" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K77" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="78" spans="1:11">
+      <c r="A78" s="4"/>
+      <c r="B78" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="C78" s="5">
+        <v>3.6</v>
+      </c>
+      <c r="D78" s="5">
+        <v>3.6</v>
+      </c>
+      <c r="E78" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="F78" s="5">
+        <v>13.3</v>
+      </c>
+      <c r="G78" s="5">
+        <v>8.8</v>
+      </c>
+      <c r="H78" s="5" t="s">
+        <v>89</v>
+      </c>
+      <c r="I78" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J78" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K78" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="79" spans="1:11">
+      <c r="A79" s="4"/>
+      <c r="B79" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="C79" s="5">
+        <v>6.9</v>
+      </c>
+      <c r="D79" s="5">
+        <v>4.7</v>
+      </c>
+      <c r="E79" s="5" t="s">
+        <v>90</v>
+      </c>
+      <c r="F79" s="5">
+        <v>6.7</v>
+      </c>
+      <c r="G79" s="5">
+        <v>6.5</v>
+      </c>
+      <c r="H79" s="5" t="s">
+        <v>91</v>
+      </c>
+      <c r="I79" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J79" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K79" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="80" spans="1:11">
+      <c r="A80" s="4"/>
+      <c r="B80" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="C80" s="5">
+        <v>3.2</v>
+      </c>
+      <c r="D80" s="5">
+        <v>3.2</v>
+      </c>
+      <c r="E80" s="5" t="s">
+        <v>92</v>
+      </c>
+      <c r="F80" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="G80" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H80" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="I80" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J80" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K80" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="81" spans="1:11">
+      <c r="A81" s="4"/>
+      <c r="B81" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="C81" s="5">
+        <v>3.6</v>
+      </c>
+      <c r="D81" s="5">
+        <v>3.6</v>
+      </c>
+      <c r="E81" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="F81" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="G81" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H81" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="I81" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J81" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K81" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="82" spans="1:11">
+      <c r="A82" s="4"/>
+      <c r="B82" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="C82" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D82" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="E82" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F82" s="5">
+        <v>6.7</v>
+      </c>
+      <c r="G82" s="5">
+        <v>6.5</v>
+      </c>
+      <c r="H82" s="5" t="s">
+        <v>91</v>
+      </c>
+      <c r="I82" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J82" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K82" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="83" spans="1:11">
+      <c r="A83" s="4"/>
+      <c r="B83" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="C83" s="5">
+        <v>48.8</v>
+      </c>
+      <c r="D83" s="5">
+        <v>9.4</v>
+      </c>
+      <c r="E83" s="5" t="s">
+        <v>93</v>
+      </c>
+      <c r="F83" s="5">
+        <v>33.6</v>
+      </c>
+      <c r="G83" s="5">
+        <v>12.2</v>
+      </c>
+      <c r="H83" s="5" t="s">
+        <v>94</v>
+      </c>
+      <c r="I83" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J83" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K83" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="84" spans="1:11">
+      <c r="A84" s="4"/>
+      <c r="B84" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="C84" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D84" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="E84" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F84" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="G84" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H84" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="I84" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J84" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K84" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="85" spans="1:11">
+      <c r="A85" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="B85" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="C85" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D85" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="E85" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F85" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="G85" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H85" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="I85" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J85" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K85" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="86" spans="1:11">
+      <c r="A86" s="4"/>
+      <c r="B86" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C86" s="5">
+        <v>59.2</v>
+      </c>
+      <c r="D86" s="5">
+        <v>2.9</v>
+      </c>
+      <c r="E86" s="5" t="s">
+        <v>96</v>
+      </c>
+      <c r="F86" s="5">
+        <v>65.2</v>
+      </c>
+      <c r="G86" s="5">
+        <v>3.1</v>
+      </c>
+      <c r="H86" s="5" t="s">
+        <v>97</v>
+      </c>
+      <c r="I86" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J86" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K86" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="87" spans="1:11">
+      <c r="A87" s="4"/>
+      <c r="B87" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="C87" s="5">
         <v>4.3</v>
       </c>
-      <c r="E14" s="6" t="s">
+      <c r="D87" s="5">
+        <v>1.2</v>
+      </c>
+      <c r="E87" s="5" t="s">
+        <v>98</v>
+      </c>
+      <c r="F87" s="5">
+        <v>1.7</v>
+      </c>
+      <c r="G87" s="5">
+        <v>0.8</v>
+      </c>
+      <c r="H87" s="5" t="s">
+        <v>99</v>
+      </c>
+      <c r="I87" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J87" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K87" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="88" spans="1:11">
+      <c r="A88" s="4"/>
+      <c r="B88" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="C88" s="5">
+        <v>3.6</v>
+      </c>
+      <c r="D88" s="5">
+        <v>1.1</v>
+      </c>
+      <c r="E88" s="5" t="s">
+        <v>100</v>
+      </c>
+      <c r="F88" s="5">
+        <v>0.4</v>
+      </c>
+      <c r="G88" s="5">
+        <v>0.4</v>
+      </c>
+      <c r="H88" s="5" t="s">
+        <v>101</v>
+      </c>
+      <c r="I88" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J88" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K88" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="89" spans="1:11">
+      <c r="A89" s="4"/>
+      <c r="B89" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="C89" s="5">
+        <v>3.2</v>
+      </c>
+      <c r="D89" s="5">
+        <v>1.0</v>
+      </c>
+      <c r="E89" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="F89" s="5">
+        <v>2.9</v>
+      </c>
+      <c r="G89" s="5">
+        <v>1.1</v>
+      </c>
+      <c r="H89" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="I89" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J89" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K89" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="90" spans="1:11">
+      <c r="A90" s="4"/>
+      <c r="B90" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="C90" s="5">
+        <v>0.4</v>
+      </c>
+      <c r="D90" s="5">
+        <v>0.4</v>
+      </c>
+      <c r="E90" s="5" t="s">
+        <v>104</v>
+      </c>
+      <c r="F90" s="5">
+        <v>0.8</v>
+      </c>
+      <c r="G90" s="5">
+        <v>0.6</v>
+      </c>
+      <c r="H90" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="I90" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J90" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K90" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="91" spans="1:11">
+      <c r="A91" s="4"/>
+      <c r="B91" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="C91" s="5">
+        <v>0.4</v>
+      </c>
+      <c r="D91" s="5">
+        <v>0.4</v>
+      </c>
+      <c r="E91" s="5" t="s">
+        <v>104</v>
+      </c>
+      <c r="F91" s="5">
+        <v>0.8</v>
+      </c>
+      <c r="G91" s="5">
+        <v>0.6</v>
+      </c>
+      <c r="H91" s="5" t="s">
+        <v>105</v>
+      </c>
+      <c r="I91" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J91" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K91" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="92" spans="1:11">
+      <c r="A92" s="4"/>
+      <c r="B92" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="C92" s="5">
+        <v>35.4</v>
+      </c>
+      <c r="D92" s="5">
+        <v>2.9</v>
+      </c>
+      <c r="E92" s="5" t="s">
+        <v>106</v>
+      </c>
+      <c r="F92" s="5">
+        <v>30.3</v>
+      </c>
+      <c r="G92" s="5">
+        <v>3.0</v>
+      </c>
+      <c r="H92" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="I92" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J92" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K92" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="93" spans="1:11">
+      <c r="A93" s="4"/>
+      <c r="B93" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="C93" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D93" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="E93" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F93" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="G93" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H93" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="I93" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J93" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K93" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="94" spans="1:11">
+      <c r="A94" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="B94" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="C94" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D94" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="E94" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F94" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="G94" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H94" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="I94" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J94" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K94" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="95" spans="1:11">
+      <c r="A95" s="4"/>
+      <c r="B95" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C95" s="5">
+        <v>66.0</v>
+      </c>
+      <c r="D95" s="5">
+        <v>5.9</v>
+      </c>
+      <c r="E95" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="F95" s="5">
+        <v>79.8</v>
+      </c>
+      <c r="G95" s="5">
+        <v>6.0</v>
+      </c>
+      <c r="H95" s="5" t="s">
+        <v>110</v>
+      </c>
+      <c r="I95" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J95" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K95" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="96" spans="1:11">
+      <c r="A96" s="4"/>
+      <c r="B96" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="C96" s="5">
+        <v>7.9</v>
+      </c>
+      <c r="D96" s="5">
+        <v>3.4</v>
+      </c>
+      <c r="E96" s="5" t="s">
+        <v>111</v>
+      </c>
+      <c r="F96" s="5">
+        <v>2.2</v>
+      </c>
+      <c r="G96" s="5">
+        <v>2.2</v>
+      </c>
+      <c r="H96" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="I96" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J96" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K96" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="97" spans="1:11">
+      <c r="A97" s="4"/>
+      <c r="B97" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="C97" s="5">
+        <v>1.5</v>
+      </c>
+      <c r="D97" s="5">
+        <v>1.5</v>
+      </c>
+      <c r="E97" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="F97" s="5">
+        <v>2.2</v>
+      </c>
+      <c r="G97" s="5">
+        <v>2.2</v>
+      </c>
+      <c r="H97" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="I97" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J97" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K97" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="98" spans="1:11">
+      <c r="A98" s="4"/>
+      <c r="B98" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="C98" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D98" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="E98" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F98" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="G98" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H98" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="I98" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J98" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K98" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="99" spans="1:11">
+      <c r="A99" s="4"/>
+      <c r="B99" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="C99" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D99" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="E99" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F99" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="G99" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H99" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="I99" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J99" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K99" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="100" spans="1:11">
+      <c r="A100" s="4"/>
+      <c r="B100" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="C100" s="5">
+        <v>7.6</v>
+      </c>
+      <c r="D100" s="5">
+        <v>3.3</v>
+      </c>
+      <c r="E100" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="F100" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="G100" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H100" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="I100" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J100" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K100" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="101" spans="1:11">
+      <c r="A101" s="4"/>
+      <c r="B101" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="C101" s="5">
+        <v>24.9</v>
+      </c>
+      <c r="D101" s="5">
+        <v>5.4</v>
+      </c>
+      <c r="E101" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="F101" s="5">
+        <v>18.0</v>
+      </c>
+      <c r="G101" s="5">
+        <v>5.8</v>
+      </c>
+      <c r="H101" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="I101" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J101" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K101" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="102" spans="1:11">
+      <c r="A102" s="4"/>
+      <c r="B102" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="C102" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D102" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="E102" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F102" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="G102" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H102" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="I102" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J102" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K102" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="103" spans="1:11">
+      <c r="A103" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="B103" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="C103" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D103" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="E103" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F103" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="G103" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H103" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="I103" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J103" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K103" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="104" spans="1:11">
+      <c r="A104" s="4"/>
+      <c r="B104" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C104" s="5">
+        <v>73.59999999999999</v>
+      </c>
+      <c r="D104" s="5">
+        <v>4.6</v>
+      </c>
+      <c r="E104" s="5" t="s">
+        <v>118</v>
+      </c>
+      <c r="F104" s="5">
+        <v>70.5</v>
+      </c>
+      <c r="G104" s="5">
+        <v>5.1</v>
+      </c>
+      <c r="H104" s="5" t="s">
+        <v>119</v>
+      </c>
+      <c r="I104" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J104" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K104" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="105" spans="1:11">
+      <c r="A105" s="4"/>
+      <c r="B105" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="C105" s="5">
+        <v>2.2</v>
+      </c>
+      <c r="D105" s="5">
+        <v>1.6</v>
+      </c>
+      <c r="E105" s="5" t="s">
+        <v>120</v>
+      </c>
+      <c r="F105" s="5">
+        <v>1.2</v>
+      </c>
+      <c r="G105" s="5">
+        <v>1.2</v>
+      </c>
+      <c r="H105" s="5" t="s">
+        <v>121</v>
+      </c>
+      <c r="I105" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J105" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K105" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="106" spans="1:11">
+      <c r="A106" s="4"/>
+      <c r="B106" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="C106" s="5">
+        <v>2.2</v>
+      </c>
+      <c r="D106" s="5">
+        <v>1.5</v>
+      </c>
+      <c r="E106" s="5" t="s">
+        <v>122</v>
+      </c>
+      <c r="F106" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="G106" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H106" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="I106" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J106" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K106" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="107" spans="1:11">
+      <c r="A107" s="4"/>
+      <c r="B107" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="C107" s="5">
+        <v>4.2</v>
+      </c>
+      <c r="D107" s="5">
+        <v>2.1</v>
+      </c>
+      <c r="E107" s="5" t="s">
+        <v>123</v>
+      </c>
+      <c r="F107" s="5">
+        <v>2.3</v>
+      </c>
+      <c r="G107" s="5">
+        <v>1.6</v>
+      </c>
+      <c r="H107" s="5" t="s">
+        <v>124</v>
+      </c>
+      <c r="I107" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J107" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K107" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="108" spans="1:11">
+      <c r="A108" s="4"/>
+      <c r="B108" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="C108" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D108" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="E108" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F108" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="G108" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H108" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="I108" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J108" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K108" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="109" spans="1:11">
+      <c r="A109" s="4"/>
+      <c r="B109" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="C109" s="5">
+        <v>2.2</v>
+      </c>
+      <c r="D109" s="5">
+        <v>1.5</v>
+      </c>
+      <c r="E109" s="5" t="s">
+        <v>122</v>
+      </c>
+      <c r="F109" s="5">
+        <v>1.2</v>
+      </c>
+      <c r="G109" s="5">
+        <v>1.2</v>
+      </c>
+      <c r="H109" s="5" t="s">
+        <v>121</v>
+      </c>
+      <c r="I109" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J109" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K109" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="110" spans="1:11">
+      <c r="A110" s="4"/>
+      <c r="B110" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="C110" s="5">
+        <v>21.4</v>
+      </c>
+      <c r="D110" s="5">
+        <v>4.3</v>
+      </c>
+      <c r="E110" s="5" t="s">
+        <v>125</v>
+      </c>
+      <c r="F110" s="5">
+        <v>27.2</v>
+      </c>
+      <c r="G110" s="5">
+        <v>5.0</v>
+      </c>
+      <c r="H110" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="I110" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J110" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K110" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="111" spans="1:11">
+      <c r="A111" s="4"/>
+      <c r="B111" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="C111" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D111" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="E111" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F111" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="G111" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H111" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="I111" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J111" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K111" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="112" spans="1:11">
+      <c r="A112" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="B112" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="C112" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D112" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="E112" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F112" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="G112" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H112" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="I112" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J112" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K112" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="113" spans="1:11">
+      <c r="A113" s="4"/>
+      <c r="B113" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C113" s="5">
+        <v>84.0</v>
+      </c>
+      <c r="D113" s="5">
+        <v>4.5</v>
+      </c>
+      <c r="E113" s="5" t="s">
+        <v>128</v>
+      </c>
+      <c r="F113" s="5">
+        <v>82.40000000000001</v>
+      </c>
+      <c r="G113" s="5">
+        <v>5.4</v>
+      </c>
+      <c r="H113" s="5" t="s">
+        <v>129</v>
+      </c>
+      <c r="I113" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J113" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K113" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="114" spans="1:11">
+      <c r="A114" s="4"/>
+      <c r="B114" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="C114" s="5">
+        <v>3.0</v>
+      </c>
+      <c r="D114" s="5">
+        <v>2.1</v>
+      </c>
+      <c r="E114" s="5" t="s">
+        <v>130</v>
+      </c>
+      <c r="F114" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="G114" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H114" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="I114" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J114" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K114" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="115" spans="1:11">
+      <c r="A115" s="4"/>
+      <c r="B115" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="C115" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D115" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="E115" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F115" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="G115" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H115" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="I115" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J115" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K115" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="116" spans="1:11">
+      <c r="A116" s="4"/>
+      <c r="B116" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="C116" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D116" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="E116" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F116" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="G116" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H116" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="I116" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J116" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K116" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="117" spans="1:11">
+      <c r="A117" s="4"/>
+      <c r="B117" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="C117" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D117" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="E117" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F117" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="G117" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H117" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="I117" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J117" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K117" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="118" spans="1:11">
+      <c r="A118" s="4"/>
+      <c r="B118" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="C118" s="5">
+        <v>7.3</v>
+      </c>
+      <c r="D118" s="5">
+        <v>3.2</v>
+      </c>
+      <c r="E118" s="5" t="s">
+        <v>131</v>
+      </c>
+      <c r="F118" s="5">
+        <v>5.7</v>
+      </c>
+      <c r="G118" s="5">
+        <v>3.2</v>
+      </c>
+      <c r="H118" s="5" t="s">
+        <v>132</v>
+      </c>
+      <c r="I118" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J118" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K118" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="119" spans="1:11">
+      <c r="A119" s="4"/>
+      <c r="B119" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="C119" s="5">
+        <v>7.3</v>
+      </c>
+      <c r="D119" s="5">
+        <v>3.2</v>
+      </c>
+      <c r="E119" s="5" t="s">
+        <v>131</v>
+      </c>
+      <c r="F119" s="5">
+        <v>11.9</v>
+      </c>
+      <c r="G119" s="5">
+        <v>4.6</v>
+      </c>
+      <c r="H119" s="5" t="s">
+        <v>133</v>
+      </c>
+      <c r="I119" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J119" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K119" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="120" spans="1:11">
+      <c r="A120" s="4"/>
+      <c r="B120" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="C120" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D120" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="E120" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F120" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="G120" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H120" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="I120" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J120" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K120" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="121" spans="1:11">
+      <c r="A121" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="B121" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="C121" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D121" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="E121" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F121" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="G121" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H121" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="I121" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J121" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K121" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="122" spans="1:11">
+      <c r="A122" s="4"/>
+      <c r="B122" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C122" s="5">
+        <v>78.8</v>
+      </c>
+      <c r="D122" s="5">
+        <v>13.3</v>
+      </c>
+      <c r="E122" s="5" t="s">
+        <v>135</v>
+      </c>
+      <c r="F122" s="5">
+        <v>37.6</v>
+      </c>
+      <c r="G122" s="5">
+        <v>17.2</v>
+      </c>
+      <c r="H122" s="5" t="s">
+        <v>136</v>
+      </c>
+      <c r="I122" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J122" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K122" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="123" spans="1:11">
+      <c r="A123" s="4"/>
+      <c r="B123" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="C123" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D123" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="E123" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F123" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="G123" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H123" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="I123" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J123" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K123" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="124" spans="1:11">
+      <c r="A124" s="4"/>
+      <c r="B124" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="C124" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D124" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="E124" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F124" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="G124" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H124" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="I124" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J124" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K124" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="125" spans="1:11">
+      <c r="A125" s="4"/>
+      <c r="B125" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="C125" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D125" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="E125" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F125" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="G125" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H125" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="I125" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J125" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K125" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="126" spans="1:11">
+      <c r="A126" s="4"/>
+      <c r="B126" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="C126" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D126" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="E126" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F126" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="G126" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H126" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="I126" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J126" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K126" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="127" spans="1:11">
+      <c r="A127" s="4"/>
+      <c r="B127" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="C127" s="5">
+        <v>11.7</v>
+      </c>
+      <c r="D127" s="5">
+        <v>10.9</v>
+      </c>
+      <c r="E127" s="5" t="s">
+        <v>137</v>
+      </c>
+      <c r="F127" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="G127" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H127" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="I127" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J127" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K127" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="128" spans="1:11">
+      <c r="A128" s="4"/>
+      <c r="B128" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="C128" s="5">
+        <v>9.5</v>
+      </c>
+      <c r="D128" s="5">
+        <v>9.1</v>
+      </c>
+      <c r="E128" s="5" t="s">
+        <v>138</v>
+      </c>
+      <c r="F128" s="5">
+        <v>62.4</v>
+      </c>
+      <c r="G128" s="5">
+        <v>17.2</v>
+      </c>
+      <c r="H128" s="5" t="s">
+        <v>139</v>
+      </c>
+      <c r="I128" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J128" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K128" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="129" spans="1:11">
+      <c r="A129" s="4"/>
+      <c r="B129" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="C129" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D129" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="E129" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F129" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="G129" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H129" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="I129" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J129" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K129" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="130" spans="1:11">
+      <c r="A130" s="4" t="s">
+        <v>140</v>
+      </c>
+      <c r="B130" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="C130" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D130" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="E130" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F130" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="G130" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H130" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="I130" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J130" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K130" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="131" spans="1:11">
+      <c r="A131" s="4"/>
+      <c r="B131" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C131" s="5">
+        <v>55.7</v>
+      </c>
+      <c r="D131" s="5">
+        <v>7.9</v>
+      </c>
+      <c r="E131" s="5" t="s">
+        <v>141</v>
+      </c>
+      <c r="F131" s="5">
+        <v>70.7</v>
+      </c>
+      <c r="G131" s="5">
+        <v>7.5</v>
+      </c>
+      <c r="H131" s="5" t="s">
+        <v>142</v>
+      </c>
+      <c r="I131" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J131" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K131" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="132" spans="1:11">
+      <c r="A132" s="4"/>
+      <c r="B132" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="C132" s="5">
+        <v>8.0</v>
+      </c>
+      <c r="D132" s="5">
+        <v>4.5</v>
+      </c>
+      <c r="E132" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="F132" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="G132" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H132" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="I132" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J132" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K132" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="133" spans="1:11">
+      <c r="A133" s="4"/>
+      <c r="B133" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="C133" s="5">
+        <v>2.1</v>
+      </c>
+      <c r="D133" s="5">
+        <v>2.1</v>
+      </c>
+      <c r="E133" s="5" t="s">
+        <v>144</v>
+      </c>
+      <c r="F133" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="G133" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H133" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="I133" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J133" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K133" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="134" spans="1:11">
+      <c r="A134" s="4"/>
+      <c r="B134" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="C134" s="5">
+        <v>5.1</v>
+      </c>
+      <c r="D134" s="5">
+        <v>3.5</v>
+      </c>
+      <c r="E134" s="5" t="s">
+        <v>145</v>
+      </c>
+      <c r="F134" s="5">
+        <v>2.7</v>
+      </c>
+      <c r="G134" s="5">
+        <v>2.7</v>
+      </c>
+      <c r="H134" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="I134" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J134" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K134" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="135" spans="1:11">
+      <c r="A135" s="4"/>
+      <c r="B135" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="C135" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D135" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="E135" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F135" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="G135" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H135" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="I135" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J135" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K135" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="136" spans="1:11">
+      <c r="A136" s="4"/>
+      <c r="B136" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="C136" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D136" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="E136" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F136" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="G136" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H136" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="I136" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J136" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K136" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="137" spans="1:11">
+      <c r="A137" s="4"/>
+      <c r="B137" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="C137" s="5">
+        <v>36.3</v>
+      </c>
+      <c r="D137" s="5">
+        <v>7.6</v>
+      </c>
+      <c r="E137" s="5" t="s">
+        <v>146</v>
+      </c>
+      <c r="F137" s="5">
+        <v>26.5</v>
+      </c>
+      <c r="G137" s="5">
+        <v>7.3</v>
+      </c>
+      <c r="H137" s="5" t="s">
+        <v>147</v>
+      </c>
+      <c r="I137" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J137" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K137" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="138" spans="1:11">
+      <c r="A138" s="4"/>
+      <c r="B138" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="C138" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D138" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="E138" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F138" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="G138" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H138" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="I138" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J138" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K138" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="139" spans="1:11">
+      <c r="A139" s="4" t="s">
+        <v>148</v>
+      </c>
+      <c r="B139" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="C139" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D139" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="E139" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F139" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="G139" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H139" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="I139" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J139" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K139" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="140" spans="1:11">
+      <c r="A140" s="4"/>
+      <c r="B140" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C140" s="5">
+        <v>61.9</v>
+      </c>
+      <c r="D140" s="5">
+        <v>4.9</v>
+      </c>
+      <c r="E140" s="5" t="s">
+        <v>149</v>
+      </c>
+      <c r="F140" s="5">
+        <v>64.59999999999999</v>
+      </c>
+      <c r="G140" s="5">
+        <v>5.2</v>
+      </c>
+      <c r="H140" s="5" t="s">
+        <v>150</v>
+      </c>
+      <c r="I140" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J140" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K140" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="141" spans="1:11">
+      <c r="A141" s="4"/>
+      <c r="B141" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="C141" s="5">
+        <v>9.9</v>
+      </c>
+      <c r="D141" s="5">
+        <v>3.0</v>
+      </c>
+      <c r="E141" s="5" t="s">
+        <v>151</v>
+      </c>
+      <c r="F141" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="G141" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H141" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="I141" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J141" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K141" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="142" spans="1:11">
+      <c r="A142" s="4"/>
+      <c r="B142" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="C142" s="5">
+        <v>2.2</v>
+      </c>
+      <c r="D142" s="5">
+        <v>1.6</v>
+      </c>
+      <c r="E142" s="5" t="s">
+        <v>122</v>
+      </c>
+      <c r="F142" s="5">
+        <v>1.2</v>
+      </c>
+      <c r="G142" s="5">
+        <v>1.1</v>
+      </c>
+      <c r="H142" s="5" t="s">
+        <v>121</v>
+      </c>
+      <c r="I142" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J142" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K142" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="143" spans="1:11">
+      <c r="A143" s="4"/>
+      <c r="B143" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="C143" s="5">
+        <v>1.2</v>
+      </c>
+      <c r="D143" s="5">
+        <v>1.2</v>
+      </c>
+      <c r="E143" s="5" t="s">
+        <v>121</v>
+      </c>
+      <c r="F143" s="5">
+        <v>1.5</v>
+      </c>
+      <c r="G143" s="5">
+        <v>1.4</v>
+      </c>
+      <c r="H143" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="I143" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J143" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K143" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="144" spans="1:11">
+      <c r="A144" s="4"/>
+      <c r="B144" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="C144" s="5">
+        <v>1.0</v>
+      </c>
+      <c r="D144" s="5">
+        <v>1.0</v>
+      </c>
+      <c r="E144" s="5" t="s">
         <v>24</v>
       </c>
-      <c r="F14" s="6">
-[...2 lines deleted...]
-      <c r="G14" s="6" t="s">
+      <c r="F144" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="G144" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H144" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="I144" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J144" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K144" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="145" spans="1:11">
+      <c r="A145" s="4"/>
+      <c r="B145" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="C145" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D145" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="E145" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F145" s="5">
+        <v>3.6</v>
+      </c>
+      <c r="G145" s="5">
+        <v>2.1</v>
+      </c>
+      <c r="H145" s="5" t="s">
+        <v>152</v>
+      </c>
+      <c r="I145" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J145" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K145" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="146" spans="1:11">
+      <c r="A146" s="4"/>
+      <c r="B146" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="C146" s="5">
+        <v>30.1</v>
+      </c>
+      <c r="D146" s="5">
+        <v>4.7</v>
+      </c>
+      <c r="E146" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="F146" s="5">
+        <v>32.8</v>
+      </c>
+      <c r="G146" s="5">
+        <v>5.1</v>
+      </c>
+      <c r="H146" s="5" t="s">
+        <v>154</v>
+      </c>
+      <c r="I146" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J146" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K146" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="147" spans="1:11">
+      <c r="A147" s="4"/>
+      <c r="B147" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="C147" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D147" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="E147" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F147" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="G147" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H147" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="I147" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J147" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K147" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="148" spans="1:11">
+      <c r="A148" s="4" t="s">
+        <v>155</v>
+      </c>
+      <c r="B148" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="C148" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D148" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="E148" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F148" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="G148" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H148" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="I148" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J148" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K148" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="149" spans="1:11">
+      <c r="A149" s="4"/>
+      <c r="B149" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C149" s="5">
+        <v>62.6</v>
+      </c>
+      <c r="D149" s="5">
+        <v>9.9</v>
+      </c>
+      <c r="E149" s="5" t="s">
+        <v>156</v>
+      </c>
+      <c r="F149" s="5">
+        <v>79.0</v>
+      </c>
+      <c r="G149" s="5">
+        <v>9.4</v>
+      </c>
+      <c r="H149" s="5" t="s">
+        <v>157</v>
+      </c>
+      <c r="I149" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J149" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K149" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="150" spans="1:11">
+      <c r="A150" s="4"/>
+      <c r="B150" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="C150" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D150" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="E150" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F150" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="G150" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H150" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="I150" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J150" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K150" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="151" spans="1:11">
+      <c r="A151" s="4"/>
+      <c r="B151" s="4" t="s">
         <v>25</v>
       </c>
-      <c r="H14" s="6">
-[...5 lines deleted...]
-      <c r="J14" s="6">
+      <c r="C151" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D151" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="E151" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F151" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="G151" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H151" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="I151" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J151" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K151" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="152" spans="1:11">
+      <c r="A152" s="4"/>
+      <c r="B152" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="C152" s="5">
+        <v>8.3</v>
+      </c>
+      <c r="D152" s="5">
+        <v>5.6</v>
+      </c>
+      <c r="E152" s="5" t="s">
+        <v>158</v>
+      </c>
+      <c r="F152" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="G152" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H152" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="I152" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J152" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K152" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="153" spans="1:11">
+      <c r="A153" s="4"/>
+      <c r="B153" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="C153" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D153" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="E153" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F153" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="G153" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H153" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="I153" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J153" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K153" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="154" spans="1:11">
+      <c r="A154" s="4"/>
+      <c r="B154" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="C154" s="5">
+        <v>8.3</v>
+      </c>
+      <c r="D154" s="5">
+        <v>5.6</v>
+      </c>
+      <c r="E154" s="5" t="s">
+        <v>159</v>
+      </c>
+      <c r="F154" s="5">
+        <v>5.2</v>
+      </c>
+      <c r="G154" s="5">
+        <v>5.0</v>
+      </c>
+      <c r="H154" s="5" t="s">
+        <v>160</v>
+      </c>
+      <c r="I154" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J154" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K154" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="155" spans="1:11">
+      <c r="A155" s="4"/>
+      <c r="B155" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="C155" s="5">
+        <v>24.9</v>
+      </c>
+      <c r="D155" s="5">
+        <v>8.8</v>
+      </c>
+      <c r="E155" s="5" t="s">
+        <v>161</v>
+      </c>
+      <c r="F155" s="5">
+        <v>15.9</v>
+      </c>
+      <c r="G155" s="5">
+        <v>8.4</v>
+      </c>
+      <c r="H155" s="5" t="s">
+        <v>162</v>
+      </c>
+      <c r="I155" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J155" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K155" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="156" spans="1:11">
+      <c r="A156" s="4"/>
+      <c r="B156" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="C156" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D156" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="E156" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F156" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="G156" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H156" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="I156" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J156" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K156" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="157" spans="1:11">
+      <c r="A157" s="4" t="s">
+        <v>163</v>
+      </c>
+      <c r="B157" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="C157" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D157" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="E157" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F157" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="G157" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H157" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="I157" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J157" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K157" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="158" spans="1:11">
+      <c r="A158" s="4"/>
+      <c r="B158" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C158" s="5">
+        <v>78.40000000000001</v>
+      </c>
+      <c r="D158" s="5">
         <v>5.1</v>
       </c>
-      <c r="K14" s="6" t="s">
-[...32 lines deleted...]
-      <c r="B15" s="5" t="s">
+      <c r="E158" s="5" t="s">
+        <v>164</v>
+      </c>
+      <c r="F158" s="5">
+        <v>82.2</v>
+      </c>
+      <c r="G158" s="5">
+        <v>5.7</v>
+      </c>
+      <c r="H158" s="5" t="s">
+        <v>165</v>
+      </c>
+      <c r="I158" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J158" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K158" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="159" spans="1:11">
+      <c r="A159" s="4"/>
+      <c r="B159" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="C159" s="5">
+        <v>4.6</v>
+      </c>
+      <c r="D159" s="5">
+        <v>2.6</v>
+      </c>
+      <c r="E159" s="5" t="s">
+        <v>166</v>
+      </c>
+      <c r="F159" s="5">
+        <v>4.6</v>
+      </c>
+      <c r="G159" s="5">
+        <v>3.2</v>
+      </c>
+      <c r="H159" s="5" t="s">
+        <v>167</v>
+      </c>
+      <c r="I159" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J159" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K159" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="160" spans="1:11">
+      <c r="A160" s="4"/>
+      <c r="B160" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="C160" s="5">
+        <v>1.5</v>
+      </c>
+      <c r="D160" s="5">
+        <v>1.5</v>
+      </c>
+      <c r="E160" s="5" t="s">
+        <v>168</v>
+      </c>
+      <c r="F160" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="G160" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H160" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="I160" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J160" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K160" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="161" spans="1:11">
+      <c r="A161" s="4"/>
+      <c r="B161" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="C15" s="6">
+      <c r="C161" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D161" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="E161" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F161" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="G161" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H161" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="I161" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J161" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K161" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="162" spans="1:11">
+      <c r="A162" s="4"/>
+      <c r="B162" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="C162" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D162" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="E162" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F162" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="G162" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H162" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="I162" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J162" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K162" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="163" spans="1:11">
+      <c r="A163" s="4"/>
+      <c r="B163" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="C163" s="5">
+        <v>3.1</v>
+      </c>
+      <c r="D163" s="5">
+        <v>2.2</v>
+      </c>
+      <c r="E163" s="5" t="s">
+        <v>169</v>
+      </c>
+      <c r="F163" s="5">
+        <v>6.7</v>
+      </c>
+      <c r="G163" s="5">
+        <v>3.8</v>
+      </c>
+      <c r="H163" s="5" t="s">
+        <v>170</v>
+      </c>
+      <c r="I163" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J163" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K163" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="164" spans="1:11">
+      <c r="A164" s="4"/>
+      <c r="B164" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="C164" s="5">
+        <v>12.4</v>
+      </c>
+      <c r="D164" s="5">
+        <v>4.1</v>
+      </c>
+      <c r="E164" s="5" t="s">
+        <v>171</v>
+      </c>
+      <c r="F164" s="5">
+        <v>11.1</v>
+      </c>
+      <c r="G164" s="5">
+        <v>4.7</v>
+      </c>
+      <c r="H164" s="5" t="s">
+        <v>172</v>
+      </c>
+      <c r="I164" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J164" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K164" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="165" spans="1:11">
+      <c r="A165" s="4"/>
+      <c r="B165" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="C165" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D165" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="E165" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F165" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="G165" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H165" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="I165" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J165" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K165" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="166" spans="1:11">
+      <c r="A166" s="4" t="s">
+        <v>173</v>
+      </c>
+      <c r="B166" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="C166" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D166" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="E166" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F166" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="G166" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H166" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="I166" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J166" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K166" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="167" spans="1:11">
+      <c r="A167" s="4"/>
+      <c r="B167" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C167" s="5">
+        <v>58.7</v>
+      </c>
+      <c r="D167" s="5">
+        <v>6.5</v>
+      </c>
+      <c r="E167" s="5" t="s">
+        <v>174</v>
+      </c>
+      <c r="F167" s="5">
+        <v>66.099999999999994</v>
+      </c>
+      <c r="G167" s="5">
+        <v>7.3</v>
+      </c>
+      <c r="H167" s="5" t="s">
+        <v>175</v>
+      </c>
+      <c r="I167" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J167" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K167" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="168" spans="1:11">
+      <c r="A168" s="4"/>
+      <c r="B168" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="C168" s="5">
+        <v>5.0</v>
+      </c>
+      <c r="D168" s="5">
+        <v>2.9</v>
+      </c>
+      <c r="E168" s="5" t="s">
+        <v>176</v>
+      </c>
+      <c r="F168" s="5">
+        <v>5.1</v>
+      </c>
+      <c r="G168" s="5">
+        <v>3.5</v>
+      </c>
+      <c r="H168" s="5" t="s">
+        <v>177</v>
+      </c>
+      <c r="I168" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J168" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K168" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="169" spans="1:11">
+      <c r="A169" s="4"/>
+      <c r="B169" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="C169" s="5">
+        <v>3.3</v>
+      </c>
+      <c r="D169" s="5">
+        <v>2.3</v>
+      </c>
+      <c r="E169" s="5" t="s">
+        <v>178</v>
+      </c>
+      <c r="F169" s="5">
+        <v>2.8</v>
+      </c>
+      <c r="G169" s="5">
+        <v>2.8</v>
+      </c>
+      <c r="H169" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="I169" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J169" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K169" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="170" spans="1:11">
+      <c r="A170" s="4"/>
+      <c r="B170" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="C170" s="5">
+        <v>1.8</v>
+      </c>
+      <c r="D170" s="5">
+        <v>1.8</v>
+      </c>
+      <c r="E170" s="5" t="s">
+        <v>180</v>
+      </c>
+      <c r="F170" s="5">
+        <v>2.3</v>
+      </c>
+      <c r="G170" s="5">
+        <v>2.3</v>
+      </c>
+      <c r="H170" s="5" t="s">
+        <v>181</v>
+      </c>
+      <c r="I170" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J170" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K170" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="171" spans="1:11">
+      <c r="A171" s="4"/>
+      <c r="B171" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="C171" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D171" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="E171" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F171" s="5">
+        <v>2.3</v>
+      </c>
+      <c r="G171" s="5">
+        <v>2.3</v>
+      </c>
+      <c r="H171" s="5" t="s">
+        <v>181</v>
+      </c>
+      <c r="I171" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J171" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K171" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="172" spans="1:11">
+      <c r="A172" s="4"/>
+      <c r="B172" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="C172" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D172" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="E172" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F172" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="G172" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H172" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="I172" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J172" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K172" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="173" spans="1:11">
+      <c r="A173" s="4"/>
+      <c r="B173" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="C173" s="5">
+        <v>31.2</v>
+      </c>
+      <c r="D173" s="5">
+        <v>6.1</v>
+      </c>
+      <c r="E173" s="5" t="s">
+        <v>182</v>
+      </c>
+      <c r="F173" s="5">
+        <v>24.2</v>
+      </c>
+      <c r="G173" s="5">
+        <v>6.6</v>
+      </c>
+      <c r="H173" s="5" t="s">
+        <v>183</v>
+      </c>
+      <c r="I173" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J173" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K173" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="174" spans="1:11">
+      <c r="A174" s="4"/>
+      <c r="B174" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="C174" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D174" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="E174" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F174" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="G174" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H174" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="I174" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J174" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K174" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="175" spans="1:11">
+      <c r="A175" s="4" t="s">
+        <v>184</v>
+      </c>
+      <c r="B175" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="C175" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D175" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="E175" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F175" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="G175" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H175" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="I175" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J175" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K175" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="176" spans="1:11">
+      <c r="A176" s="4"/>
+      <c r="B176" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C176" s="5">
+        <v>66.8</v>
+      </c>
+      <c r="D176" s="5">
+        <v>6.4</v>
+      </c>
+      <c r="E176" s="5" t="s">
+        <v>185</v>
+      </c>
+      <c r="F176" s="5">
+        <v>66.2</v>
+      </c>
+      <c r="G176" s="5">
+        <v>7.4</v>
+      </c>
+      <c r="H176" s="5" t="s">
+        <v>186</v>
+      </c>
+      <c r="I176" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J176" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K176" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="177" spans="1:11">
+      <c r="A177" s="4"/>
+      <c r="B177" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="C177" s="5">
+        <v>7.5</v>
+      </c>
+      <c r="D177" s="5">
+        <v>3.6</v>
+      </c>
+      <c r="E177" s="5" t="s">
+        <v>187</v>
+      </c>
+      <c r="F177" s="5">
+        <v>2.3</v>
+      </c>
+      <c r="G177" s="5">
+        <v>2.3</v>
+      </c>
+      <c r="H177" s="5" t="s">
+        <v>188</v>
+      </c>
+      <c r="I177" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J177" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K177" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="178" spans="1:11">
+      <c r="A178" s="4"/>
+      <c r="B178" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="C178" s="5">
+        <v>1.8</v>
+      </c>
+      <c r="D178" s="5">
+        <v>1.8</v>
+      </c>
+      <c r="E178" s="5" t="s">
+        <v>189</v>
+      </c>
+      <c r="F178" s="5">
+        <v>2.3</v>
+      </c>
+      <c r="G178" s="5">
+        <v>2.3</v>
+      </c>
+      <c r="H178" s="5" t="s">
+        <v>188</v>
+      </c>
+      <c r="I178" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J178" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K178" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="179" spans="1:11">
+      <c r="A179" s="4"/>
+      <c r="B179" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="C179" s="5">
+        <v>1.8</v>
+      </c>
+      <c r="D179" s="5">
+        <v>1.8</v>
+      </c>
+      <c r="E179" s="5" t="s">
+        <v>189</v>
+      </c>
+      <c r="F179" s="5">
+        <v>2.3</v>
+      </c>
+      <c r="G179" s="5">
+        <v>2.3</v>
+      </c>
+      <c r="H179" s="5" t="s">
+        <v>188</v>
+      </c>
+      <c r="I179" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J179" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K179" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="180" spans="1:11">
+      <c r="A180" s="4"/>
+      <c r="B180" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="C180" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D180" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="E180" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F180" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="G180" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H180" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="I180" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J180" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K180" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="181" spans="1:11">
+      <c r="A181" s="4"/>
+      <c r="B181" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="C181" s="5">
+        <v>1.8</v>
+      </c>
+      <c r="D181" s="5">
+        <v>1.8</v>
+      </c>
+      <c r="E181" s="5" t="s">
+        <v>189</v>
+      </c>
+      <c r="F181" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="G181" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H181" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="I181" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J181" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K181" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="182" spans="1:11">
+      <c r="A182" s="4"/>
+      <c r="B182" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="C182" s="5">
+        <v>23.9</v>
+      </c>
+      <c r="D182" s="5">
+        <v>5.8</v>
+      </c>
+      <c r="E182" s="5" t="s">
+        <v>190</v>
+      </c>
+      <c r="F182" s="5">
+        <v>29.1</v>
+      </c>
+      <c r="G182" s="5">
+        <v>7.1</v>
+      </c>
+      <c r="H182" s="5" t="s">
+        <v>191</v>
+      </c>
+      <c r="I182" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J182" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K182" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="183" spans="1:11">
+      <c r="A183" s="4"/>
+      <c r="B183" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="C183" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D183" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="E183" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F183" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="G183" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H183" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="I183" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J183" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K183" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="184" spans="1:11">
+      <c r="A184" s="4" t="s">
+        <v>192</v>
+      </c>
+      <c r="B184" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="C184" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D184" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="E184" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F184" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="G184" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H184" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="I184" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J184" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K184" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="185" spans="1:11">
+      <c r="A185" s="4"/>
+      <c r="B185" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C185" s="5">
+        <v>41.9</v>
+      </c>
+      <c r="D185" s="5">
+        <v>3.8</v>
+      </c>
+      <c r="E185" s="5" t="s">
+        <v>193</v>
+      </c>
+      <c r="F185" s="5">
+        <v>48.8</v>
+      </c>
+      <c r="G185" s="5">
+        <v>3.7</v>
+      </c>
+      <c r="H185" s="5" t="s">
+        <v>194</v>
+      </c>
+      <c r="I185" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J185" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K185" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="186" spans="1:11">
+      <c r="A186" s="4"/>
+      <c r="B186" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="C186" s="5">
+        <v>8.5</v>
+      </c>
+      <c r="D186" s="5">
+        <v>2.1</v>
+      </c>
+      <c r="E186" s="5" t="s">
+        <v>195</v>
+      </c>
+      <c r="F186" s="5">
+        <v>8.3</v>
+      </c>
+      <c r="G186" s="5">
+        <v>2.0</v>
+      </c>
+      <c r="H186" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="I186" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J186" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K186" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="187" spans="1:11">
+      <c r="A187" s="4"/>
+      <c r="B187" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="C187" s="5">
+        <v>4.0</v>
+      </c>
+      <c r="D187" s="5">
+        <v>1.5</v>
+      </c>
+      <c r="E187" s="5" t="s">
+        <v>197</v>
+      </c>
+      <c r="F187" s="5">
+        <v>3.7</v>
+      </c>
+      <c r="G187" s="5">
+        <v>1.4</v>
+      </c>
+      <c r="H187" s="5" t="s">
+        <v>198</v>
+      </c>
+      <c r="I187" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J187" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K187" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="188" spans="1:11">
+      <c r="A188" s="4"/>
+      <c r="B188" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="C188" s="5">
+        <v>1.2</v>
+      </c>
+      <c r="D188" s="5">
+        <v>0.8</v>
+      </c>
+      <c r="E188" s="5" t="s">
+        <v>199</v>
+      </c>
+      <c r="F188" s="5">
+        <v>1.1</v>
+      </c>
+      <c r="G188" s="5">
+        <v>0.8</v>
+      </c>
+      <c r="H188" s="5" t="s">
+        <v>200</v>
+      </c>
+      <c r="I188" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J188" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K188" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="189" spans="1:11">
+      <c r="A189" s="4"/>
+      <c r="B189" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="C189" s="5">
+        <v>1.7</v>
+      </c>
+      <c r="D189" s="5">
         <v>1.0</v>
       </c>
-      <c r="D15" s="6">
+      <c r="E189" s="5" t="s">
+        <v>201</v>
+      </c>
+      <c r="F189" s="5">
+        <v>1.6</v>
+      </c>
+      <c r="G189" s="5">
+        <v>0.9</v>
+      </c>
+      <c r="H189" s="5" t="s">
+        <v>202</v>
+      </c>
+      <c r="I189" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J189" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K189" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="190" spans="1:11">
+      <c r="A190" s="4"/>
+      <c r="B190" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="C190" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D190" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="E190" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F190" s="5">
+        <v>0.5</v>
+      </c>
+      <c r="G190" s="5">
+        <v>0.5</v>
+      </c>
+      <c r="H190" s="5" t="s">
+        <v>203</v>
+      </c>
+      <c r="I190" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J190" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K190" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="191" spans="1:11">
+      <c r="A191" s="4"/>
+      <c r="B191" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="C191" s="5">
+        <v>48.4</v>
+      </c>
+      <c r="D191" s="5">
+        <v>3.8</v>
+      </c>
+      <c r="E191" s="5" t="s">
+        <v>204</v>
+      </c>
+      <c r="F191" s="5">
+        <v>44.5</v>
+      </c>
+      <c r="G191" s="5">
+        <v>3.6</v>
+      </c>
+      <c r="H191" s="5" t="s">
+        <v>205</v>
+      </c>
+      <c r="I191" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J191" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K191" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="192" spans="1:11">
+      <c r="A192" s="4"/>
+      <c r="B192" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="C192" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D192" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="E192" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F192" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="G192" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H192" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="I192" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J192" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K192" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="193" spans="1:11">
+      <c r="A193" s="4" t="s">
+        <v>206</v>
+      </c>
+      <c r="B193" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="C193" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D193" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="E193" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F193" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="G193" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H193" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="I193" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J193" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K193" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="194" spans="1:11">
+      <c r="A194" s="4"/>
+      <c r="B194" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C194" s="5">
+        <v>54.9</v>
+      </c>
+      <c r="D194" s="5">
+        <v>7.4</v>
+      </c>
+      <c r="E194" s="5" t="s">
+        <v>207</v>
+      </c>
+      <c r="F194" s="5">
+        <v>65.0</v>
+      </c>
+      <c r="G194" s="5">
+        <v>7.8</v>
+      </c>
+      <c r="H194" s="5" t="s">
+        <v>208</v>
+      </c>
+      <c r="I194" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J194" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K194" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="195" spans="1:11">
+      <c r="A195" s="4"/>
+      <c r="B195" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="C195" s="5">
+        <v>4.5</v>
+      </c>
+      <c r="D195" s="5">
+        <v>3.1</v>
+      </c>
+      <c r="E195" s="5" t="s">
+        <v>209</v>
+      </c>
+      <c r="F195" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="G195" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H195" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="I195" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J195" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K195" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="196" spans="1:11">
+      <c r="A196" s="4"/>
+      <c r="B196" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="C196" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D196" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="E196" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F196" s="5">
+        <v>2.8</v>
+      </c>
+      <c r="G196" s="5">
+        <v>2.8</v>
+      </c>
+      <c r="H196" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="I196" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J196" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K196" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="197" spans="1:11">
+      <c r="A197" s="4"/>
+      <c r="B197" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="C197" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D197" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="E197" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F197" s="5">
+        <v>2.4</v>
+      </c>
+      <c r="G197" s="5">
+        <v>2.4</v>
+      </c>
+      <c r="H197" s="5" t="s">
+        <v>210</v>
+      </c>
+      <c r="I197" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J197" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K197" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="198" spans="1:11">
+      <c r="A198" s="4"/>
+      <c r="B198" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="C198" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D198" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="E198" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F198" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="G198" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H198" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="I198" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J198" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K198" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="199" spans="1:11">
+      <c r="A199" s="4"/>
+      <c r="B199" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="C199" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D199" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="E199" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F199" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="G199" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H199" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="I199" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J199" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K199" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="200" spans="1:11">
+      <c r="A200" s="4"/>
+      <c r="B200" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="C200" s="5">
+        <v>40.6</v>
+      </c>
+      <c r="D200" s="5">
+        <v>7.3</v>
+      </c>
+      <c r="E200" s="5" t="s">
+        <v>211</v>
+      </c>
+      <c r="F200" s="5">
+        <v>29.8</v>
+      </c>
+      <c r="G200" s="5">
+        <v>7.5</v>
+      </c>
+      <c r="H200" s="5" t="s">
+        <v>212</v>
+      </c>
+      <c r="I200" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J200" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K200" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="201" spans="1:11">
+      <c r="A201" s="4"/>
+      <c r="B201" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="C201" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D201" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="E201" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F201" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="G201" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H201" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="I201" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J201" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K201" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="202" spans="1:11">
+      <c r="A202" s="4" t="s">
+        <v>213</v>
+      </c>
+      <c r="B202" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="C202" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D202" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="E202" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F202" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="G202" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H202" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="I202" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J202" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K202" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="203" spans="1:11">
+      <c r="A203" s="4"/>
+      <c r="B203" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C203" s="5">
+        <v>64.7</v>
+      </c>
+      <c r="D203" s="5">
+        <v>3.4</v>
+      </c>
+      <c r="E203" s="5" t="s">
+        <v>214</v>
+      </c>
+      <c r="F203" s="5">
+        <v>67.0</v>
+      </c>
+      <c r="G203" s="5">
+        <v>3.8</v>
+      </c>
+      <c r="H203" s="5" t="s">
+        <v>215</v>
+      </c>
+      <c r="I203" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J203" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K203" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="204" spans="1:11">
+      <c r="A204" s="4"/>
+      <c r="B204" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="C204" s="5">
+        <v>5.5</v>
+      </c>
+      <c r="D204" s="5">
+        <v>1.7</v>
+      </c>
+      <c r="E204" s="5" t="s">
+        <v>216</v>
+      </c>
+      <c r="F204" s="5">
+        <v>3.2</v>
+      </c>
+      <c r="G204" s="5">
+        <v>1.4</v>
+      </c>
+      <c r="H204" s="5" t="s">
+        <v>217</v>
+      </c>
+      <c r="I204" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J204" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K204" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="205" spans="1:11">
+      <c r="A205" s="4"/>
+      <c r="B205" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="C205" s="5">
+        <v>2.1</v>
+      </c>
+      <c r="D205" s="5">
         <v>1.0</v>
       </c>
-      <c r="E15" s="6" t="s">
+      <c r="E205" s="5" t="s">
+        <v>218</v>
+      </c>
+      <c r="F205" s="5">
+        <v>2.0</v>
+      </c>
+      <c r="G205" s="5">
+        <v>1.1</v>
+      </c>
+      <c r="H205" s="5" t="s">
+        <v>219</v>
+      </c>
+      <c r="I205" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J205" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K205" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="206" spans="1:11">
+      <c r="A206" s="4"/>
+      <c r="B206" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="C206" s="5">
+        <v>4.2</v>
+      </c>
+      <c r="D206" s="5">
+        <v>1.5</v>
+      </c>
+      <c r="E206" s="5" t="s">
+        <v>220</v>
+      </c>
+      <c r="F206" s="5">
+        <v>0.7</v>
+      </c>
+      <c r="G206" s="5">
+        <v>0.7</v>
+      </c>
+      <c r="H206" s="5" t="s">
+        <v>221</v>
+      </c>
+      <c r="I206" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J206" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K206" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="207" spans="1:11">
+      <c r="A207" s="4"/>
+      <c r="B207" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="F15" s="6">
+      <c r="C207" s="5">
+        <v>1.1</v>
+      </c>
+      <c r="D207" s="5">
+        <v>0.7</v>
+      </c>
+      <c r="E207" s="5" t="s">
+        <v>222</v>
+      </c>
+      <c r="F207" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="G207" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H207" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="I207" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J207" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K207" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="208" spans="1:11">
+      <c r="A208" s="4"/>
+      <c r="B208" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="C208" s="5">
+        <v>2.0</v>
+      </c>
+      <c r="D208" s="5">
+        <v>1.0</v>
+      </c>
+      <c r="E208" s="5" t="s">
+        <v>223</v>
+      </c>
+      <c r="F208" s="5">
+        <v>5.5</v>
+      </c>
+      <c r="G208" s="5">
+        <v>1.9</v>
+      </c>
+      <c r="H208" s="5" t="s">
+        <v>224</v>
+      </c>
+      <c r="I208" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J208" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K208" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="209" spans="1:11">
+      <c r="A209" s="4"/>
+      <c r="B209" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="C209" s="5">
+        <v>25.9</v>
+      </c>
+      <c r="D209" s="5">
+        <v>3.1</v>
+      </c>
+      <c r="E209" s="5" t="s">
+        <v>225</v>
+      </c>
+      <c r="F209" s="5">
+        <v>28.1</v>
+      </c>
+      <c r="G209" s="5">
+        <v>3.7</v>
+      </c>
+      <c r="H209" s="5" t="s">
+        <v>226</v>
+      </c>
+      <c r="I209" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J209" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K209" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="210" spans="1:11">
+      <c r="A210" s="4"/>
+      <c r="B210" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="C210" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D210" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="E210" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F210" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="G210" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H210" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="I210" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J210" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K210" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="211" spans="1:11">
+      <c r="A211" s="4" t="s">
+        <v>227</v>
+      </c>
+      <c r="B211" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="C211" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D211" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="E211" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F211" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="G211" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H211" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="I211" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J211" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K211" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="212" spans="1:11">
+      <c r="A212" s="4"/>
+      <c r="B212" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C212" s="5">
+        <v>49.8</v>
+      </c>
+      <c r="D212" s="5">
+        <v>3.7</v>
+      </c>
+      <c r="E212" s="5" t="s">
+        <v>228</v>
+      </c>
+      <c r="F212" s="5">
+        <v>57.3</v>
+      </c>
+      <c r="G212" s="5">
+        <v>3.6</v>
+      </c>
+      <c r="H212" s="5" t="s">
+        <v>229</v>
+      </c>
+      <c r="I212" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J212" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K212" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="213" spans="1:11">
+      <c r="A213" s="4"/>
+      <c r="B213" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="C213" s="5">
+        <v>7.3</v>
+      </c>
+      <c r="D213" s="5">
+        <v>1.9</v>
+      </c>
+      <c r="E213" s="5" t="s">
+        <v>230</v>
+      </c>
+      <c r="F213" s="5">
+        <v>2.7</v>
+      </c>
+      <c r="G213" s="5">
+        <v>1.2</v>
+      </c>
+      <c r="H213" s="5" t="s">
+        <v>231</v>
+      </c>
+      <c r="I213" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J213" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K213" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="214" spans="1:11">
+      <c r="A214" s="4"/>
+      <c r="B214" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="C214" s="5">
+        <v>1.1</v>
+      </c>
+      <c r="D214" s="5">
+        <v>0.8</v>
+      </c>
+      <c r="E214" s="5" t="s">
+        <v>200</v>
+      </c>
+      <c r="F214" s="5">
+        <v>1.1</v>
+      </c>
+      <c r="G214" s="5">
+        <v>0.7</v>
+      </c>
+      <c r="H214" s="5" t="s">
+        <v>222</v>
+      </c>
+      <c r="I214" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J214" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K214" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="215" spans="1:11">
+      <c r="A215" s="4"/>
+      <c r="B215" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="C215" s="5">
+        <v>3.2</v>
+      </c>
+      <c r="D215" s="5">
+        <v>1.3</v>
+      </c>
+      <c r="E215" s="5" t="s">
+        <v>232</v>
+      </c>
+      <c r="F215" s="5">
+        <v>1.1</v>
+      </c>
+      <c r="G215" s="5">
+        <v>0.8</v>
+      </c>
+      <c r="H215" s="5" t="s">
+        <v>222</v>
+      </c>
+      <c r="I215" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J215" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K215" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="216" spans="1:11">
+      <c r="A216" s="4"/>
+      <c r="B216" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="C216" s="5">
+        <v>0.6</v>
+      </c>
+      <c r="D216" s="5">
+        <v>0.6</v>
+      </c>
+      <c r="E216" s="5" t="s">
+        <v>233</v>
+      </c>
+      <c r="F216" s="5">
+        <v>1.1</v>
+      </c>
+      <c r="G216" s="5">
+        <v>0.7</v>
+      </c>
+      <c r="H216" s="5" t="s">
+        <v>222</v>
+      </c>
+      <c r="I216" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J216" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K216" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="217" spans="1:11">
+      <c r="A217" s="4"/>
+      <c r="B217" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="C217" s="5">
+        <v>1.1</v>
+      </c>
+      <c r="D217" s="5">
+        <v>0.8</v>
+      </c>
+      <c r="E217" s="5" t="s">
+        <v>200</v>
+      </c>
+      <c r="F217" s="5">
+        <v>0.6</v>
+      </c>
+      <c r="G217" s="5">
+        <v>0.6</v>
+      </c>
+      <c r="H217" s="5" t="s">
+        <v>233</v>
+      </c>
+      <c r="I217" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J217" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K217" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="218" spans="1:11">
+      <c r="A218" s="4"/>
+      <c r="B218" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="C218" s="5">
+        <v>43.6</v>
+      </c>
+      <c r="D218" s="5">
+        <v>3.7</v>
+      </c>
+      <c r="E218" s="5" t="s">
+        <v>234</v>
+      </c>
+      <c r="F218" s="5">
+        <v>39.0</v>
+      </c>
+      <c r="G218" s="5">
+        <v>3.6</v>
+      </c>
+      <c r="H218" s="5" t="s">
+        <v>235</v>
+      </c>
+      <c r="I218" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J218" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K218" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="219" spans="1:11">
+      <c r="A219" s="4"/>
+      <c r="B219" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="C219" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D219" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="E219" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F219" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="G219" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H219" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="I219" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J219" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K219" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="220" spans="1:11">
+      <c r="A220" s="4" t="s">
+        <v>236</v>
+      </c>
+      <c r="B220" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="C220" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D220" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="E220" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F220" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="G220" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H220" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="I220" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J220" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K220" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="221" spans="1:11">
+      <c r="A221" s="4"/>
+      <c r="B221" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C221" s="5">
+        <v>56.5</v>
+      </c>
+      <c r="D221" s="5">
+        <v>14.9</v>
+      </c>
+      <c r="E221" s="5" t="s">
+        <v>237</v>
+      </c>
+      <c r="F221" s="5">
+        <v>70.8</v>
+      </c>
+      <c r="G221" s="5">
+        <v>14.3</v>
+      </c>
+      <c r="H221" s="5" t="s">
+        <v>238</v>
+      </c>
+      <c r="I221" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J221" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K221" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="222" spans="1:11">
+      <c r="A222" s="4"/>
+      <c r="B222" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="C222" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D222" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="E222" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F222" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="G222" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H222" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="I222" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J222" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K222" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="223" spans="1:11">
+      <c r="A223" s="4"/>
+      <c r="B223" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="C223" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D223" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="E223" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F223" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="G223" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H223" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="I223" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J223" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K223" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="224" spans="1:11">
+      <c r="A224" s="4"/>
+      <c r="B224" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="C224" s="5">
+        <v>7.7</v>
+      </c>
+      <c r="D224" s="5">
+        <v>7.4</v>
+      </c>
+      <c r="E224" s="5" t="s">
+        <v>239</v>
+      </c>
+      <c r="F224" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="G224" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H224" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="I224" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J224" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K224" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="225" spans="1:11">
+      <c r="A225" s="4"/>
+      <c r="B225" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="C225" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D225" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="E225" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F225" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="G225" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H225" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="I225" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J225" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K225" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="226" spans="1:11">
+      <c r="A226" s="4"/>
+      <c r="B226" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="C226" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D226" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="E226" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F226" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="G226" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H226" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="I226" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J226" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K226" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="227" spans="1:11">
+      <c r="A227" s="4"/>
+      <c r="B227" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="C227" s="5">
+        <v>35.8</v>
+      </c>
+      <c r="D227" s="5">
+        <v>14.5</v>
+      </c>
+      <c r="E227" s="5" t="s">
+        <v>240</v>
+      </c>
+      <c r="F227" s="5">
+        <v>29.2</v>
+      </c>
+      <c r="G227" s="5">
+        <v>14.3</v>
+      </c>
+      <c r="H227" s="5" t="s">
+        <v>241</v>
+      </c>
+      <c r="I227" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J227" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K227" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="228" spans="1:11">
+      <c r="A228" s="4"/>
+      <c r="B228" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="C228" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D228" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="E228" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F228" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="G228" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H228" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="I228" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J228" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K228" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="229" spans="1:11">
+      <c r="A229" s="4" t="s">
+        <v>242</v>
+      </c>
+      <c r="B229" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="C229" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D229" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="E229" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F229" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="G229" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H229" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="I229" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J229" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K229" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="230" spans="1:11">
+      <c r="A230" s="4"/>
+      <c r="B230" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C230" s="5">
+        <v>73.2</v>
+      </c>
+      <c r="D230" s="5">
+        <v>4.1</v>
+      </c>
+      <c r="E230" s="5" t="s">
+        <v>243</v>
+      </c>
+      <c r="F230" s="5">
+        <v>80.90000000000001</v>
+      </c>
+      <c r="G230" s="5">
+        <v>4.5</v>
+      </c>
+      <c r="H230" s="5" t="s">
+        <v>244</v>
+      </c>
+      <c r="I230" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J230" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K230" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="231" spans="1:11">
+      <c r="A231" s="4"/>
+      <c r="B231" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="C231" s="5">
+        <v>1.6</v>
+      </c>
+      <c r="D231" s="5">
+        <v>1.2</v>
+      </c>
+      <c r="E231" s="5" t="s">
+        <v>245</v>
+      </c>
+      <c r="F231" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="G231" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H231" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="I231" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J231" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K231" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="232" spans="1:11">
+      <c r="A232" s="4"/>
+      <c r="B232" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="C232" s="5">
+        <v>4.1</v>
+      </c>
+      <c r="D232" s="5">
+        <v>1.8</v>
+      </c>
+      <c r="E232" s="5" t="s">
+        <v>246</v>
+      </c>
+      <c r="F232" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="G232" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H232" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="I232" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J232" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K232" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="233" spans="1:11">
+      <c r="A233" s="4"/>
+      <c r="B233" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="C233" s="5">
+        <v>5.2</v>
+      </c>
+      <c r="D233" s="5">
+        <v>2.1</v>
+      </c>
+      <c r="E233" s="5" t="s">
+        <v>247</v>
+      </c>
+      <c r="F233" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="G233" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H233" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="I233" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J233" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K233" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="234" spans="1:11">
+      <c r="A234" s="4"/>
+      <c r="B234" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="C234" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D234" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="E234" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F234" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="G234" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H234" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="I234" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J234" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K234" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="235" spans="1:11">
+      <c r="A235" s="4"/>
+      <c r="B235" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="C235" s="5">
+        <v>5.2</v>
+      </c>
+      <c r="D235" s="5">
+        <v>2.1</v>
+      </c>
+      <c r="E235" s="5" t="s">
+        <v>247</v>
+      </c>
+      <c r="F235" s="5">
+        <v>6.5</v>
+      </c>
+      <c r="G235" s="5">
+        <v>2.8</v>
+      </c>
+      <c r="H235" s="5" t="s">
+        <v>248</v>
+      </c>
+      <c r="I235" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J235" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K235" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="236" spans="1:11">
+      <c r="A236" s="4"/>
+      <c r="B236" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="C236" s="5">
+        <v>12.4</v>
+      </c>
+      <c r="D236" s="5">
         <v>3.0</v>
       </c>
-      <c r="G15" s="6" t="s">
+      <c r="E236" s="5" t="s">
+        <v>249</v>
+      </c>
+      <c r="F236" s="5">
+        <v>12.7</v>
+      </c>
+      <c r="G236" s="5">
+        <v>3.8</v>
+      </c>
+      <c r="H236" s="5" t="s">
+        <v>250</v>
+      </c>
+      <c r="I236" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J236" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K236" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="237" spans="1:11">
+      <c r="A237" s="4"/>
+      <c r="B237" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="C237" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D237" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="E237" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F237" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="G237" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H237" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="I237" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J237" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K237" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="238" spans="1:11">
+      <c r="A238" s="4" t="s">
+        <v>251</v>
+      </c>
+      <c r="B238" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="C238" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D238" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="E238" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F238" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="G238" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H238" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="I238" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J238" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K238" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="239" spans="1:11">
+      <c r="A239" s="4"/>
+      <c r="B239" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C239" s="5">
+        <v>63.2</v>
+      </c>
+      <c r="D239" s="5">
+        <v>1.0</v>
+      </c>
+      <c r="E239" s="5" t="s">
+        <v>252</v>
+      </c>
+      <c r="F239" s="5">
+        <v>66.59999999999999</v>
+      </c>
+      <c r="G239" s="5">
+        <v>1.1</v>
+      </c>
+      <c r="H239" s="5" t="s">
+        <v>253</v>
+      </c>
+      <c r="I239" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J239" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K239" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="240" spans="1:11">
+      <c r="A240" s="4"/>
+      <c r="B240" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="C240" s="5">
+        <v>4.7</v>
+      </c>
+      <c r="D240" s="5">
+        <v>0.4</v>
+      </c>
+      <c r="E240" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="F240" s="5">
+        <v>2.5</v>
+      </c>
+      <c r="G240" s="5">
+        <v>0.4</v>
+      </c>
+      <c r="H240" s="5" t="s">
+        <v>255</v>
+      </c>
+      <c r="I240" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J240" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K240" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="241" spans="1:11">
+      <c r="A241" s="4"/>
+      <c r="B241" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="C241" s="5">
+        <v>2.3</v>
+      </c>
+      <c r="D241" s="5">
+        <v>0.3</v>
+      </c>
+      <c r="E241" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="F241" s="5">
+        <v>1.5</v>
+      </c>
+      <c r="G241" s="5">
+        <v>0.3</v>
+      </c>
+      <c r="H241" s="5" t="s">
+        <v>257</v>
+      </c>
+      <c r="I241" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J241" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K241" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="242" spans="1:11">
+      <c r="A242" s="4"/>
+      <c r="B242" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="C242" s="5">
+        <v>2.5</v>
+      </c>
+      <c r="D242" s="5">
+        <v>0.3</v>
+      </c>
+      <c r="E242" s="5" t="s">
+        <v>258</v>
+      </c>
+      <c r="F242" s="5">
+        <v>1.2</v>
+      </c>
+      <c r="G242" s="5">
+        <v>0.3</v>
+      </c>
+      <c r="H242" s="5" t="s">
+        <v>259</v>
+      </c>
+      <c r="I242" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J242" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K242" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="243" spans="1:11">
+      <c r="A243" s="4"/>
+      <c r="B243" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="C243" s="5">
+        <v>0.5</v>
+      </c>
+      <c r="D243" s="5">
+        <v>0.1</v>
+      </c>
+      <c r="E243" s="5" t="s">
+        <v>260</v>
+      </c>
+      <c r="F243" s="5">
+        <v>0.5</v>
+      </c>
+      <c r="G243" s="5">
+        <v>0.2</v>
+      </c>
+      <c r="H243" s="5" t="s">
+        <v>260</v>
+      </c>
+      <c r="I243" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J243" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K243" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="244" spans="1:11">
+      <c r="A244" s="4"/>
+      <c r="B244" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="H15" s="6">
-[...44 lines deleted...]
-      <c r="C16" s="6">
+      <c r="C244" s="5">
+        <v>2.2</v>
+      </c>
+      <c r="D244" s="5">
+        <v>0.3</v>
+      </c>
+      <c r="E244" s="5" t="s">
+        <v>261</v>
+      </c>
+      <c r="F244" s="5">
+        <v>2.4</v>
+      </c>
+      <c r="G244" s="5">
+        <v>0.4</v>
+      </c>
+      <c r="H244" s="5" t="s">
+        <v>262</v>
+      </c>
+      <c r="I244" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J244" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K244" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="245" spans="1:11">
+      <c r="A245" s="4"/>
+      <c r="B245" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="C245" s="5">
+        <v>28.8</v>
+      </c>
+      <c r="D245" s="5">
+        <v>0.9</v>
+      </c>
+      <c r="E245" s="5" t="s">
+        <v>263</v>
+      </c>
+      <c r="F245" s="5">
+        <v>28.5</v>
+      </c>
+      <c r="G245" s="5">
         <v>1.0</v>
       </c>
-      <c r="D16" s="6">
-[...293 lines deleted...]
-      <c r="B21" s="5" t="s">
+      <c r="H245" s="5" t="s">
+        <v>264</v>
+      </c>
+      <c r="I245" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J245" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K245" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="246" spans="1:11">
+      <c r="A246" s="4"/>
+      <c r="B246" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="C21" s="6" t="s">
-[...7191 lines deleted...]
-      <c r="K140" s="6" t="s">
+      <c r="C246" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D246" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="E246" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F246" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="G246" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H246" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="I246" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J246" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K246" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="247" spans="1:11" customHeight="1" ht="21.75">
+      <c r="A247" t="s">
         <v>265</v>
       </c>
-      <c r="L140" s="6">
-[...2 lines deleted...]
-      <c r="M140" s="6" t="s">
+      <c r="C247" s="2"/>
+      <c r="D247" s="2"/>
+      <c r="E247" s="2"/>
+      <c r="F247" s="2"/>
+      <c r="G247" s="2"/>
+      <c r="H247" s="2"/>
+      <c r="I247" s="2"/>
+      <c r="J247" s="2"/>
+      <c r="K247" s="2"/>
+    </row>
+    <row r="248" spans="1:11">
+      <c r="A248" s="6"/>
+      <c r="B248" s="7"/>
+      <c r="C248" s="7"/>
+      <c r="D248" s="7"/>
+      <c r="E248" s="7"/>
+      <c r="F248" s="7"/>
+      <c r="G248" s="7"/>
+      <c r="H248" s="7"/>
+      <c r="I248" s="7"/>
+      <c r="J248" s="7"/>
+      <c r="K248" s="7"/>
+    </row>
+    <row r="249" spans="1:11">
+      <c r="A249" s="6" t="s">
         <v>266</v>
       </c>
-      <c r="N140" s="6">
-[...32 lines deleted...]
-      <c r="E141" s="6" t="s">
+      <c r="B249" s="7"/>
+      <c r="C249" s="7" t="s">
         <v>267</v>
       </c>
-      <c r="F141" s="6">
-[...2 lines deleted...]
-      <c r="G141" s="6" t="s">
+      <c r="D249" s="7"/>
+      <c r="E249" s="7"/>
+      <c r="F249" s="7"/>
+      <c r="G249" s="7"/>
+      <c r="H249" s="7"/>
+      <c r="I249" s="7"/>
+      <c r="J249" s="7"/>
+      <c r="K249" s="7"/>
+    </row>
+    <row r="250" spans="1:11">
+      <c r="A250" s="6" t="s">
         <v>268</v>
       </c>
-      <c r="H141" s="6">
-[...68 lines deleted...]
-      <c r="K142" s="6" t="s">
+      <c r="B250" s="7"/>
+      <c r="C250" s="7" t="s">
         <v>269</v>
       </c>
-      <c r="L142" s="6">
-[...56 lines deleted...]
-      <c r="K143" s="6" t="s">
+      <c r="D250" s="7"/>
+      <c r="E250" s="7"/>
+      <c r="F250" s="7"/>
+      <c r="G250" s="7"/>
+      <c r="H250" s="7"/>
+      <c r="I250" s="7"/>
+      <c r="J250" s="7"/>
+      <c r="K250" s="7"/>
+    </row>
+    <row r="251" spans="1:11">
+      <c r="A251" s="6" t="s">
         <v>270</v>
       </c>
-      <c r="L143" s="6">
-[...116 lines deleted...]
-      <c r="K145" s="6" t="s">
+      <c r="B251" s="7"/>
+      <c r="C251" s="7" t="s">
         <v>271</v>
       </c>
-      <c r="L145" s="6">
-[...2 lines deleted...]
-      <c r="M145" s="6" t="s">
+      <c r="D251" s="7"/>
+      <c r="E251" s="7"/>
+      <c r="F251" s="7"/>
+      <c r="G251" s="7"/>
+      <c r="H251" s="7"/>
+      <c r="I251" s="7"/>
+      <c r="J251" s="7"/>
+      <c r="K251" s="7"/>
+    </row>
+    <row r="252" spans="1:11">
+      <c r="A252" s="6" t="s">
         <v>272</v>
       </c>
-      <c r="N145" s="6">
-[...32 lines deleted...]
-      <c r="E146" s="6" t="s">
+      <c r="B252" s="7"/>
+      <c r="C252" s="7" t="s">
         <v>273</v>
       </c>
-      <c r="F146" s="6">
-[...2 lines deleted...]
-      <c r="G146" s="6" t="s">
+      <c r="D252" s="7"/>
+      <c r="E252" s="7"/>
+      <c r="F252" s="7"/>
+      <c r="G252" s="7"/>
+      <c r="H252" s="7"/>
+      <c r="I252" s="7"/>
+      <c r="J252" s="7"/>
+      <c r="K252" s="7"/>
+    </row>
+    <row r="253" spans="1:11">
+      <c r="A253" s="6" t="s">
         <v>274</v>
       </c>
-      <c r="H146" s="6">
-[...8 lines deleted...]
-      <c r="K146" s="6" t="s">
+      <c r="B253" s="7"/>
+      <c r="C253" s="7" t="s">
         <v>275</v>
       </c>
-      <c r="L146" s="6">
-[...2 lines deleted...]
-      <c r="M146" s="6" t="s">
+      <c r="D253" s="7"/>
+      <c r="E253" s="7"/>
+      <c r="F253" s="7"/>
+      <c r="G253" s="7"/>
+      <c r="H253" s="7"/>
+      <c r="I253" s="7"/>
+      <c r="J253" s="7"/>
+      <c r="K253" s="7"/>
+    </row>
+    <row r="254" spans="1:11">
+      <c r="A254" s="6" t="s">
         <v>276</v>
       </c>
-      <c r="N146" s="6">
-[...82 lines deleted...]
-      <c r="A148" s="5" t="s">
+      <c r="B254" s="7"/>
+      <c r="C254" s="7" t="s">
         <v>277</v>
       </c>
-      <c r="B148" s="5" t="s">
-[...68 lines deleted...]
-      <c r="E149" s="6" t="s">
+      <c r="D254" s="7"/>
+      <c r="E254" s="7"/>
+      <c r="F254" s="7"/>
+      <c r="G254" s="7"/>
+      <c r="H254" s="7"/>
+      <c r="I254" s="7"/>
+      <c r="J254" s="7"/>
+      <c r="K254" s="7"/>
+    </row>
+    <row r="255" spans="1:11">
+      <c r="A255" s="6" t="s">
         <v>278</v>
       </c>
-      <c r="F149" s="6">
-[...2 lines deleted...]
-      <c r="G149" s="6" t="s">
+      <c r="B255" s="7"/>
+      <c r="C255" s="7" t="s">
         <v>279</v>
       </c>
-      <c r="H149" s="6">
-[...8 lines deleted...]
-      <c r="K149" s="6" t="s">
+      <c r="D255" s="7"/>
+      <c r="E255" s="7"/>
+      <c r="F255" s="7"/>
+      <c r="G255" s="7"/>
+      <c r="H255" s="7"/>
+      <c r="I255" s="7"/>
+      <c r="J255" s="7"/>
+      <c r="K255" s="7"/>
+    </row>
+    <row r="256" spans="1:11">
+      <c r="A256" s="6" t="s">
         <v>280</v>
       </c>
-      <c r="L149" s="6">
-[...2 lines deleted...]
-      <c r="M149" s="6" t="s">
+      <c r="B256" s="7"/>
+      <c r="C256" s="7" t="s">
         <v>281</v>
       </c>
-      <c r="N149" s="6">
-[...152 lines deleted...]
-      <c r="E152" s="6" t="s">
+      <c r="D256" s="7"/>
+      <c r="E256" s="7"/>
+      <c r="F256" s="7"/>
+      <c r="G256" s="7"/>
+      <c r="H256" s="7"/>
+      <c r="I256" s="7"/>
+      <c r="J256" s="7"/>
+      <c r="K256" s="7"/>
+    </row>
+    <row r="257" spans="1:11">
+      <c r="A257" s="6" t="s">
         <v>282</v>
       </c>
-      <c r="F152" s="6">
-[...2 lines deleted...]
-      <c r="G152" s="6" t="s">
+      <c r="B257" s="7"/>
+      <c r="C257" s="7" t="s">
         <v>283</v>
       </c>
-      <c r="H152" s="6">
-[...110 lines deleted...]
-      <c r="E154" s="6" t="s">
+      <c r="D257" s="7"/>
+      <c r="E257" s="7"/>
+      <c r="F257" s="7"/>
+      <c r="G257" s="7"/>
+      <c r="H257" s="7"/>
+      <c r="I257" s="7"/>
+      <c r="J257" s="7"/>
+      <c r="K257" s="7"/>
+    </row>
+    <row r="258" spans="1:11">
+      <c r="A258" s="6" t="s">
+        <v>280</v>
+      </c>
+      <c r="B258" s="7"/>
+      <c r="C258" s="7" t="s">
+        <v>281</v>
+      </c>
+      <c r="D258" s="7"/>
+      <c r="E258" s="7"/>
+      <c r="F258" s="7"/>
+      <c r="G258" s="7"/>
+      <c r="H258" s="7"/>
+      <c r="I258" s="7"/>
+      <c r="J258" s="7"/>
+      <c r="K258" s="7"/>
+    </row>
+    <row r="259" spans="1:11">
+      <c r="A259" s="6" t="s">
         <v>284</v>
       </c>
-      <c r="F154" s="6">
-[...2 lines deleted...]
-      <c r="G154" s="6" t="s">
+      <c r="B259" s="7"/>
+      <c r="C259" s="7" t="s">
         <v>285</v>
       </c>
-      <c r="H154" s="6">
-[...8 lines deleted...]
-      <c r="K154" s="6" t="s">
+      <c r="D259" s="7"/>
+      <c r="E259" s="7"/>
+      <c r="F259" s="7"/>
+      <c r="G259" s="7"/>
+      <c r="H259" s="7"/>
+      <c r="I259" s="7"/>
+      <c r="J259" s="7"/>
+      <c r="K259" s="7"/>
+    </row>
+    <row r="260" spans="1:11">
+      <c r="A260" s="6" t="s">
         <v>286</v>
       </c>
-      <c r="L154" s="6">
-[...2 lines deleted...]
-      <c r="M154" s="6" t="s">
+      <c r="B260" s="7"/>
+      <c r="C260" s="7"/>
+      <c r="D260" s="7"/>
+      <c r="E260" s="7"/>
+      <c r="F260" s="7"/>
+      <c r="G260" s="7"/>
+      <c r="H260" s="7"/>
+      <c r="I260" s="7"/>
+      <c r="J260" s="7"/>
+      <c r="K260" s="7"/>
+    </row>
+    <row r="261" spans="1:11">
+      <c r="A261" s="6" t="s">
         <v>287</v>
       </c>
-      <c r="N154" s="6">
-[...32 lines deleted...]
-      <c r="E155" s="6" t="s">
+      <c r="B261" s="7"/>
+      <c r="C261" s="7" t="s">
         <v>288</v>
       </c>
-      <c r="F155" s="6">
-[...2 lines deleted...]
-      <c r="G155" s="6" t="s">
+      <c r="D261" s="7"/>
+      <c r="E261" s="7"/>
+      <c r="F261" s="7"/>
+      <c r="G261" s="7"/>
+      <c r="H261" s="7"/>
+      <c r="I261" s="7"/>
+      <c r="J261" s="7"/>
+      <c r="K261" s="7"/>
+    </row>
+    <row r="262" spans="1:11">
+      <c r="A262" s="6" t="s">
         <v>289</v>
       </c>
-      <c r="H155" s="6">
-[...8 lines deleted...]
-      <c r="K155" s="6" t="s">
+      <c r="B262" s="7"/>
+      <c r="C262" s="7" t="s">
         <v>290</v>
       </c>
-      <c r="L155" s="6">
-[...2 lines deleted...]
-      <c r="M155" s="6" t="s">
+      <c r="D262" s="7"/>
+      <c r="E262" s="7"/>
+      <c r="F262" s="7"/>
+      <c r="G262" s="7"/>
+      <c r="H262" s="7"/>
+      <c r="I262" s="7"/>
+      <c r="J262" s="7"/>
+      <c r="K262" s="7"/>
+    </row>
+    <row r="263" spans="1:11">
+      <c r="A263" s="6" t="s">
         <v>291</v>
       </c>
-      <c r="N155" s="6">
-[...82 lines deleted...]
-      <c r="A157" s="5" t="s">
+      <c r="B263" s="7"/>
+      <c r="C263" s="7" t="s">
         <v>292</v>
       </c>
-      <c r="B157" s="5" t="s">
-[...68 lines deleted...]
-      <c r="E158" s="6" t="s">
+      <c r="D263" s="7"/>
+      <c r="E263" s="7"/>
+      <c r="F263" s="7"/>
+      <c r="G263" s="7"/>
+      <c r="H263" s="7"/>
+      <c r="I263" s="7"/>
+      <c r="J263" s="7"/>
+      <c r="K263" s="7"/>
+    </row>
+    <row r="264" spans="1:11">
+      <c r="A264" s="6" t="s">
         <v>293</v>
       </c>
-      <c r="F158" s="6">
-[...2 lines deleted...]
-      <c r="G158" s="6" t="s">
+      <c r="B264" s="7"/>
+      <c r="C264" s="7" t="s">
         <v>294</v>
       </c>
-      <c r="H158" s="6">
-[...8 lines deleted...]
-      <c r="K158" s="6" t="s">
+      <c r="D264" s="7"/>
+      <c r="E264" s="7"/>
+      <c r="F264" s="7"/>
+      <c r="G264" s="7"/>
+      <c r="H264" s="7"/>
+      <c r="I264" s="7"/>
+      <c r="J264" s="7"/>
+      <c r="K264" s="7"/>
+    </row>
+    <row r="265" spans="1:11">
+      <c r="A265" s="6" t="s">
+        <v>280</v>
+      </c>
+      <c r="B265" s="7"/>
+      <c r="C265" s="7" t="s">
         <v>295</v>
       </c>
-      <c r="L158" s="6">
-[...2 lines deleted...]
-      <c r="M158" s="6" t="s">
+      <c r="D265" s="7"/>
+      <c r="E265" s="7"/>
+      <c r="F265" s="7"/>
+      <c r="G265" s="7"/>
+      <c r="H265" s="7"/>
+      <c r="I265" s="7"/>
+      <c r="J265" s="7"/>
+      <c r="K265" s="7"/>
+    </row>
+    <row r="266" spans="1:11">
+      <c r="A266" s="6" t="s">
         <v>296</v>
       </c>
-      <c r="N158" s="6">
-[...32 lines deleted...]
-      <c r="E159" s="6" t="s">
+      <c r="B266" s="7"/>
+      <c r="C266" s="7" t="s">
         <v>297</v>
       </c>
-      <c r="F159" s="6">
-[...2 lines deleted...]
-      <c r="G159" s="6" t="s">
+      <c r="D266" s="7"/>
+      <c r="E266" s="7"/>
+      <c r="F266" s="7"/>
+      <c r="G266" s="7"/>
+      <c r="H266" s="7"/>
+      <c r="I266" s="7"/>
+      <c r="J266" s="7"/>
+      <c r="K266" s="7"/>
+    </row>
+    <row r="267" spans="1:11">
+      <c r="A267" s="6" t="s">
         <v>298</v>
       </c>
-      <c r="H159" s="6">
-[...8 lines deleted...]
-      <c r="K159" s="6" t="s">
+      <c r="B267" s="7"/>
+      <c r="C267" s="7"/>
+      <c r="D267" s="7"/>
+      <c r="E267" s="7"/>
+      <c r="F267" s="7"/>
+      <c r="G267" s="7"/>
+      <c r="H267" s="7"/>
+      <c r="I267" s="7"/>
+      <c r="J267" s="7"/>
+      <c r="K267" s="7"/>
+    </row>
+    <row r="268" spans="1:11">
+      <c r="A268" s="6" t="s">
         <v>299</v>
       </c>
-      <c r="L159" s="6">
-[...2 lines deleted...]
-      <c r="M159" s="6" t="s">
+      <c r="B268" s="7"/>
+      <c r="C268" s="7" t="s">
         <v>300</v>
       </c>
-      <c r="N159" s="6">
-[...32 lines deleted...]
-      <c r="E160" s="6" t="s">
+      <c r="D268" s="7"/>
+      <c r="E268" s="7"/>
+      <c r="F268" s="7"/>
+      <c r="G268" s="7"/>
+      <c r="H268" s="7"/>
+      <c r="I268" s="7"/>
+      <c r="J268" s="7"/>
+      <c r="K268" s="7"/>
+    </row>
+    <row r="269" spans="1:11">
+      <c r="A269" s="6" t="s">
+        <v>280</v>
+      </c>
+      <c r="B269" s="7"/>
+      <c r="C269" s="7" t="s">
         <v>301</v>
       </c>
-      <c r="F160" s="6">
-[...2 lines deleted...]
-      <c r="G160" s="6" t="s">
+      <c r="D269" s="7"/>
+      <c r="E269" s="7"/>
+      <c r="F269" s="7"/>
+      <c r="G269" s="7"/>
+      <c r="H269" s="7"/>
+      <c r="I269" s="7"/>
+      <c r="J269" s="7"/>
+      <c r="K269" s="7"/>
+    </row>
+    <row r="270" spans="1:11">
+      <c r="A270" s="6" t="s">
+        <v>296</v>
+      </c>
+      <c r="B270" s="7"/>
+      <c r="C270" s="7" t="s">
         <v>302</v>
       </c>
-      <c r="H160" s="6">
-[...170 lines deleted...]
-      <c r="E163" s="6" t="s">
+      <c r="D270" s="7"/>
+      <c r="E270" s="7"/>
+      <c r="F270" s="7"/>
+      <c r="G270" s="7"/>
+      <c r="H270" s="7"/>
+      <c r="I270" s="7"/>
+      <c r="J270" s="7"/>
+      <c r="K270" s="7"/>
+    </row>
+    <row r="271" spans="1:11">
+      <c r="A271" s="6" t="s">
+        <v>298</v>
+      </c>
+      <c r="B271" s="7"/>
+      <c r="C271" s="7"/>
+      <c r="D271" s="7"/>
+      <c r="E271" s="7"/>
+      <c r="F271" s="7"/>
+      <c r="G271" s="7"/>
+      <c r="H271" s="7"/>
+      <c r="I271" s="7"/>
+      <c r="J271" s="7"/>
+      <c r="K271" s="7"/>
+    </row>
+    <row r="272" spans="1:11">
+      <c r="A272" s="6" t="s">
+        <v>274</v>
+      </c>
+      <c r="B272" s="7"/>
+      <c r="C272" s="7"/>
+      <c r="D272" s="7"/>
+      <c r="E272" s="7"/>
+      <c r="F272" s="7"/>
+      <c r="G272" s="7"/>
+      <c r="H272" s="7"/>
+      <c r="I272" s="7"/>
+      <c r="J272" s="7"/>
+      <c r="K272" s="7"/>
+    </row>
+    <row r="273" spans="1:11">
+      <c r="A273" s="6" t="s">
         <v>303</v>
       </c>
-      <c r="F163" s="6">
-[...2 lines deleted...]
-      <c r="G163" s="6" t="s">
+      <c r="B273" s="7"/>
+      <c r="C273" s="7"/>
+      <c r="D273" s="7"/>
+      <c r="E273" s="7"/>
+      <c r="F273" s="7"/>
+      <c r="G273" s="7"/>
+      <c r="H273" s="7"/>
+      <c r="I273" s="7"/>
+      <c r="J273" s="7"/>
+      <c r="K273" s="7"/>
+    </row>
+    <row r="274" spans="1:11">
+      <c r="A274" s="6" t="s">
         <v>304</v>
       </c>
-      <c r="H163" s="6">
-[...8 lines deleted...]
-      <c r="K163" s="6" t="s">
+      <c r="B274" s="7"/>
+      <c r="C274" s="7" t="s">
         <v>305</v>
       </c>
-      <c r="L163" s="6">
-[...2 lines deleted...]
-      <c r="M163" s="6" t="s">
+      <c r="D274" s="7"/>
+      <c r="E274" s="7"/>
+      <c r="F274" s="7"/>
+      <c r="G274" s="7"/>
+      <c r="H274" s="7"/>
+      <c r="I274" s="7"/>
+      <c r="J274" s="7"/>
+      <c r="K274" s="7"/>
+    </row>
+    <row r="275" spans="1:11">
+      <c r="A275" s="6" t="s">
         <v>306</v>
       </c>
-      <c r="N163" s="6">
-[...32 lines deleted...]
-      <c r="E164" s="6" t="s">
+      <c r="B275" s="7"/>
+      <c r="C275" s="7" t="s">
         <v>307</v>
       </c>
-      <c r="F164" s="6">
-[...2 lines deleted...]
-      <c r="G164" s="6" t="s">
+      <c r="D275" s="7"/>
+      <c r="E275" s="7"/>
+      <c r="F275" s="7"/>
+      <c r="G275" s="7"/>
+      <c r="H275" s="7"/>
+      <c r="I275" s="7"/>
+      <c r="J275" s="7"/>
+      <c r="K275" s="7"/>
+    </row>
+    <row r="276" spans="1:11">
+      <c r="A276" s="6" t="s">
         <v>308</v>
       </c>
-      <c r="H164" s="6">
-[...8 lines deleted...]
-      <c r="K164" s="6" t="s">
+      <c r="B276" s="7"/>
+      <c r="C276" s="7" t="s">
         <v>309</v>
       </c>
-      <c r="L164" s="6">
-[...5256 lines deleted...]
-      </c>
+      <c r="D276" s="7"/>
+      <c r="E276" s="7"/>
+      <c r="F276" s="7"/>
+      <c r="G276" s="7"/>
+      <c r="H276" s="7"/>
+      <c r="I276" s="7"/>
+      <c r="J276" s="7"/>
+      <c r="K276" s="7"/>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A1:T1"/>
-[...16 lines deleted...]
-    <mergeCell ref="S12:T12"/>
+    <mergeCell ref="A1:K1"/>
+    <mergeCell ref="A2:K2"/>
+    <mergeCell ref="A3:K3"/>
+    <mergeCell ref="A4:K4"/>
+    <mergeCell ref="A5:K5"/>
+    <mergeCell ref="A6:K6"/>
+    <mergeCell ref="A7:K7"/>
+    <mergeCell ref="A8:K8"/>
+    <mergeCell ref="C10:K10"/>
+    <mergeCell ref="C11:E11"/>
+    <mergeCell ref="F11:H11"/>
+    <mergeCell ref="I11:K11"/>
     <mergeCell ref="A13:A21"/>
-    <mergeCell ref="E13:F13"/>
-[...52 lines deleted...]
-    <mergeCell ref="S21:T21"/>
     <mergeCell ref="A22:A30"/>
-    <mergeCell ref="E22:F22"/>
-[...52 lines deleted...]
-    <mergeCell ref="S30:T30"/>
     <mergeCell ref="A31:A39"/>
-    <mergeCell ref="E31:F31"/>
-[...52 lines deleted...]
-    <mergeCell ref="S39:T39"/>
     <mergeCell ref="A40:A48"/>
-    <mergeCell ref="E40:F40"/>
-[...52 lines deleted...]
-    <mergeCell ref="S48:T48"/>
     <mergeCell ref="A49:A57"/>
-    <mergeCell ref="E49:F49"/>
-[...52 lines deleted...]
-    <mergeCell ref="S57:T57"/>
     <mergeCell ref="A58:A66"/>
-    <mergeCell ref="E58:F58"/>
-[...52 lines deleted...]
-    <mergeCell ref="S66:T66"/>
     <mergeCell ref="A67:A75"/>
-    <mergeCell ref="E67:F67"/>
-[...52 lines deleted...]
-    <mergeCell ref="S75:T75"/>
     <mergeCell ref="A76:A84"/>
-    <mergeCell ref="E76:F76"/>
-[...52 lines deleted...]
-    <mergeCell ref="S84:T84"/>
     <mergeCell ref="A85:A93"/>
-    <mergeCell ref="E85:F85"/>
-[...52 lines deleted...]
-    <mergeCell ref="S93:T93"/>
     <mergeCell ref="A94:A102"/>
-    <mergeCell ref="E94:F94"/>
-[...52 lines deleted...]
-    <mergeCell ref="S102:T102"/>
     <mergeCell ref="A103:A111"/>
-    <mergeCell ref="E103:F103"/>
-[...52 lines deleted...]
-    <mergeCell ref="S111:T111"/>
     <mergeCell ref="A112:A120"/>
-    <mergeCell ref="E112:F112"/>
-[...52 lines deleted...]
-    <mergeCell ref="S120:T120"/>
     <mergeCell ref="A121:A129"/>
-    <mergeCell ref="E121:F121"/>
-[...52 lines deleted...]
-    <mergeCell ref="S129:T129"/>
     <mergeCell ref="A130:A138"/>
-    <mergeCell ref="E130:F130"/>
-[...52 lines deleted...]
-    <mergeCell ref="S138:T138"/>
     <mergeCell ref="A139:A147"/>
-    <mergeCell ref="E139:F139"/>
-[...52 lines deleted...]
-    <mergeCell ref="S147:T147"/>
     <mergeCell ref="A148:A156"/>
-    <mergeCell ref="E148:F148"/>
-[...52 lines deleted...]
-    <mergeCell ref="S156:T156"/>
     <mergeCell ref="A157:A165"/>
-    <mergeCell ref="E157:F157"/>
-[...52 lines deleted...]
-    <mergeCell ref="S165:T165"/>
     <mergeCell ref="A166:A174"/>
-    <mergeCell ref="E166:F166"/>
-[...52 lines deleted...]
-    <mergeCell ref="S174:T174"/>
     <mergeCell ref="A175:A183"/>
-    <mergeCell ref="E175:F175"/>
-[...52 lines deleted...]
-    <mergeCell ref="S183:T183"/>
     <mergeCell ref="A184:A192"/>
-    <mergeCell ref="E184:F184"/>
-[...52 lines deleted...]
-    <mergeCell ref="S192:T192"/>
     <mergeCell ref="A193:A201"/>
-    <mergeCell ref="E193:F193"/>
-[...52 lines deleted...]
-    <mergeCell ref="S201:T201"/>
     <mergeCell ref="A202:A210"/>
-    <mergeCell ref="E202:F202"/>
-[...52 lines deleted...]
-    <mergeCell ref="S210:T210"/>
     <mergeCell ref="A211:A219"/>
-    <mergeCell ref="E211:F211"/>
-[...52 lines deleted...]
-    <mergeCell ref="S219:T219"/>
     <mergeCell ref="A220:A228"/>
-    <mergeCell ref="E220:F220"/>
-[...52 lines deleted...]
-    <mergeCell ref="S228:T228"/>
     <mergeCell ref="A229:A237"/>
-    <mergeCell ref="E229:F229"/>
-[...52 lines deleted...]
-    <mergeCell ref="S237:T237"/>
     <mergeCell ref="A238:A246"/>
-    <mergeCell ref="E238:F238"/>
-[...67 lines deleted...]
-    <mergeCell ref="A269:T269"/>
+    <mergeCell ref="A247:K247"/>
+    <mergeCell ref="A248:K248"/>
+    <mergeCell ref="A249:B249"/>
+    <mergeCell ref="C249:K249"/>
+    <mergeCell ref="A250:B250"/>
+    <mergeCell ref="C250:K250"/>
+    <mergeCell ref="A251:B251"/>
+    <mergeCell ref="C251:K251"/>
+    <mergeCell ref="A252:B252"/>
+    <mergeCell ref="C252:K252"/>
+    <mergeCell ref="A253:B253"/>
+    <mergeCell ref="C253:K253"/>
+    <mergeCell ref="A254:B254"/>
+    <mergeCell ref="C254:K254"/>
+    <mergeCell ref="A255:B255"/>
+    <mergeCell ref="C255:K255"/>
+    <mergeCell ref="A256:B256"/>
+    <mergeCell ref="C256:K256"/>
+    <mergeCell ref="A257:B257"/>
+    <mergeCell ref="C257:K257"/>
+    <mergeCell ref="A258:B258"/>
+    <mergeCell ref="C258:K258"/>
+    <mergeCell ref="A259:B259"/>
+    <mergeCell ref="C259:K259"/>
+    <mergeCell ref="A260:B260"/>
+    <mergeCell ref="C260:K260"/>
+    <mergeCell ref="A261:B261"/>
+    <mergeCell ref="C261:K261"/>
+    <mergeCell ref="A262:B262"/>
+    <mergeCell ref="C262:K262"/>
+    <mergeCell ref="A263:B263"/>
+    <mergeCell ref="C263:K263"/>
+    <mergeCell ref="A264:B264"/>
+    <mergeCell ref="C264:K264"/>
+    <mergeCell ref="A265:B265"/>
+    <mergeCell ref="C265:K265"/>
+    <mergeCell ref="A266:B266"/>
+    <mergeCell ref="C266:K266"/>
+    <mergeCell ref="A267:B267"/>
+    <mergeCell ref="C267:K267"/>
+    <mergeCell ref="A268:B268"/>
+    <mergeCell ref="C268:K268"/>
+    <mergeCell ref="A269:B269"/>
+    <mergeCell ref="C269:K269"/>
+    <mergeCell ref="A270:B270"/>
+    <mergeCell ref="C270:K270"/>
+    <mergeCell ref="A271:B271"/>
+    <mergeCell ref="C271:K271"/>
+    <mergeCell ref="A272:B272"/>
+    <mergeCell ref="C272:K272"/>
+    <mergeCell ref="A273:B273"/>
+    <mergeCell ref="C273:K273"/>
+    <mergeCell ref="A274:B274"/>
+    <mergeCell ref="C274:K274"/>
+    <mergeCell ref="A275:B275"/>
+    <mergeCell ref="C275:K275"/>
+    <mergeCell ref="A276:B276"/>
+    <mergeCell ref="C276:K276"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>