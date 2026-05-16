--- v0 (2026-02-11)
+++ v1 (2026-05-16)
@@ -14,212 +14,212 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="221">
   <si>
-    <t>IFN5</t>
-[...5 lines deleted...]
-    <t>classe de grandeur (jeune forêt; ≤ 129 cm) · dégâts aux plantes de la jeune forêt (≤ 129 cm)</t>
+    <t>LFI5</t>
+  </si>
+  <si>
+    <t>Waldfläche nach Schadenart (Jungwaldpflanzen bis 129 cm) geteilt durch Waldfläche nach Schadenansprache (Jungwaldpflanzen bis 129 cm)</t>
+  </si>
+  <si>
+    <t>Grössenklasse (Jungwald; bis 129 cm) · Schäden an Jungwaldpflanzen (bis 129 cm)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">découpage régional</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
     </r>
     <r>
-      <t xml:space="preserve">: région de forêt protectrice</t>
+      <t xml:space="preserve">: Schutzwaldregion</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unité</t>
+      <t xml:space="preserve">Einheit</t>
     </r>
     <r>
-      <t xml:space="preserve">: %, total de cellules</t>
+      <t xml:space="preserve">: %, Zellentotal</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">ensemble analysé</t>
+      <t xml:space="preserve">Bezugsfläche</t>
     </r>
     <r>
-      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante, apte au boisement</t>
+      <t xml:space="preserve">: bestockbarer zugänglicher Wald ohne Gebüschwald</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau</t>
+      <t xml:space="preserve">Netz</t>
     </r>
     <r>
-      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
+      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
     </r>
   </si>
   <si>
-    <t>état 2018/26</t>
-[...29 lines deleted...]
-    <t>dégâts aux plantes de la jeune forêt (≤ 129 cm)</t>
+    <t>Zustand 2018/26</t>
+  </si>
+  <si>
+    <t>Schutzwaldregion</t>
+  </si>
+  <si>
+    <t>Jura + Mittelland</t>
+  </si>
+  <si>
+    <t>Nordalpen West</t>
+  </si>
+  <si>
+    <t>Nordalpen Ost</t>
+  </si>
+  <si>
+    <t>Alpen Südwest</t>
+  </si>
+  <si>
+    <t>Alpen Südost</t>
+  </si>
+  <si>
+    <t>Alpensüdseite</t>
+  </si>
+  <si>
+    <t>Schweiz</t>
+  </si>
+  <si>
+    <t>Grössenklasse (Jungwald; bis 129 cm)</t>
+  </si>
+  <si>
+    <t>Schäden an Jungwaldpflanzen (bis 129 cm)</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
     <t>ci95</t>
   </si>
   <si>
     <t>ci95ub</t>
   </si>
   <si>
     <t>ci68</t>
   </si>
   <si>
     <t>ci68ub</t>
   </si>
   <si>
-    <t>pas d'indication</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>pas de dégâts</t>
-[...26 lines deleted...]
-    <t>longueur 10-39 cm</t>
+    <t>kein Schaden</t>
+  </si>
+  <si>
+    <t>Gipfeldürre</t>
+  </si>
+  <si>
+    <t>Krankheit</t>
+  </si>
+  <si>
+    <t>Verbiss Trieb 1</t>
+  </si>
+  <si>
+    <t>Fegeschaden</t>
+  </si>
+  <si>
+    <t>Schälschaden</t>
+  </si>
+  <si>
+    <t>Holzernteschaden</t>
+  </si>
+  <si>
+    <t>anderer Schaden</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Länge 10-39 cm</t>
   </si>
   <si>
     <t>74.1 … 79.7</t>
   </si>
   <si>
     <t>75.5 … 78.3</t>
   </si>
   <si>
     <t>68.4 … 77.2</t>
   </si>
   <si>
     <t>70.6 … 75.0</t>
   </si>
   <si>
     <t>58.3 … 69.7</t>
   </si>
   <si>
     <t>61.1 … 66.9</t>
   </si>
   <si>
     <t>56.2 … 70.3</t>
   </si>
   <si>
     <t>59.7 … 66.8</t>
   </si>
@@ -409,51 +409,51 @@
   <si>
     <t>10.8 … 21.6</t>
   </si>
   <si>
     <t>13.5 … 18.9</t>
   </si>
   <si>
     <t>8.8 … 17.5</t>
   </si>
   <si>
     <t>11 … 15.3</t>
   </si>
   <si>
     <t>13.9 … 24.8</t>
   </si>
   <si>
     <t>16.6 … 22.1</t>
   </si>
   <si>
     <t>10.6 … 13.3</t>
   </si>
   <si>
     <t>11.3 … 12.6</t>
   </si>
   <si>
-    <t>longueur 40-129 cm</t>
+    <t>Länge 40-129 cm</t>
   </si>
   <si>
     <t>58.3 … 64.5</t>
   </si>
   <si>
     <t>59.8 … 62.9</t>
   </si>
   <si>
     <t>53.4 … 62.6</t>
   </si>
   <si>
     <t>55.7 … 60.3</t>
   </si>
   <si>
     <t>45.4 … 57.5</t>
   </si>
   <si>
     <t>48.4 … 54.4</t>
   </si>
   <si>
     <t>36 … 49.8</t>
   </si>
   <si>
     <t>39.5 … 46.4</t>
   </si>
@@ -698,267 +698,267 @@
     <t>24.7 … 29.9</t>
   </si>
   <si>
     <t>28 … 40.7</t>
   </si>
   <si>
     <t>31.1 … 37.5</t>
   </si>
   <si>
     <t>22.1 … 25.5</t>
   </si>
   <si>
     <t>23 … 24.7</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 25.12.2025</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 25.12.2025</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2356634/653999</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">surface for. selon le type de dégâts (jeune forêt ≤129 cm)</t>
+      <t xml:space="preserve">Waldfläche nach Schadenart (Jungwaldpflanzen bis 129 cm)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #469</t>
     </r>
   </si>
   <si>
-    <t>Surface forestière avec des plantes de la jeune forêt de 10 à 129 cm de longueur ayant un dégât. A partir des variables cibles 469 et 468, la variable cible de quotient «surface forestière selon le type de dégâts (plantes de la jeune forêt ≤ 129 cm) divisée par la surface forestière avec évaluation des dégâts (plantes de la jeune forêt ≤129 cm)» est calculée. Cette variable cible de quotient correspond au pourcentage moyen de dégâts de la surface forestière contenant des plantes de la jeune forêt de 10 à 129 cm de longueur. Pour chaque type de dégât répertorié, un pourcentage moyen de dégâts est calculé indépendamment. En effet, les plantes de la jeune forêt peuvent présenter simultanément plusieurs types de dégâts. Selon l'inventaire, seuls les arbres (IFN3, IFN5) ou les arbres et certaines espèces d'arbustes (IFN4) ont été recensés comme plantes de la jeune forêt.</t>
+    <t>Waldfläche, die mit Jungwaldpflanzen von 10 bis 129 cm Länge mit einem bestimmten Schaden bestockt ist. Aus den Zielgrössen 469 und 468 wird die Quotientenzielgrösse «Waldfläche nach Schadenart (Jungwaldpflanzen bis 129 cm) dividiert durch Waldfläche nach Schadenansprache (Jungwaldpflanzen bis 129 cm)» gebildet. Letztere entspricht dem mittleren Schadenprozent der Waldfläche, die mit Jungwaldpflanzen von 10 bis 129 cm Länge bestockt ist. Für jede aufgeführte Schadenart wird ein unabhängiges mittleres Schadenprozent gerechnet. Dies, weil Jungwaldpflanzen gleichzeitig mehrere Schäden aufweisen können. Je nach Inventur sind nur Bäume (LFI3, LFI5) oder Bäume und ausgewählte Straucharten (LFI4) als Jungwaldpflanze erfasst worden.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">surface for. avec éval. des dégats (jeune forêt ≤129 cm)</t>
+      <t xml:space="preserve">Waldfläche nach Schadenansprache (Jungwaldpflanzen bis 129 cm)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #468</t>
     </r>
   </si>
   <si>
-    <t>Surface forestière contenant des plantes de la jeune forêt de 10 à 129 cm de longueur avec évaluation des dégâts. A partir des variables cibles 469 et 468, la variable cible de quotient «surface forestière selon le type de dégâts (plantes de la jeune forêt ≤ 129 cm) divisée par la surface forestière avec évaluation des dégâts (plantes de la jeune forêt ≤129 cm)» est calculée. Cette variable cible de quotient correspond au pourcentage moyen de dégâts de la surface forestière contenant des plantes de la jeune forêt de 10 à 129 cm de longueur. Pour chaque type de dégât répertorié, un pourcentage moyen de dégâts est calculé indépendamment. En effet, les plantes de la jeune forêt peuvent présenter simultanément plusieurs types de dégâts. Selon l'inventaire, seuls les arbres (IFN3, IFN5) ou les arbres et certaines espèces d'arbustes (IFN4) ont été recensés comme plantes de la jeune forêt.</t>
+    <t>Waldfläche, die mit Jungwaldpflanzen von 10 bis 129 cm Länge mit Schadenansprache bestockt ist. Aus den Zielgrössen 469 und 468 wird die Quotientenzielgrösse «Waldfläche nach Schadenart (Jungwaldpflanzen bis 129 cm) dividiert durch Waldfläche nach Schadenansprache (Jungwaldpflanzen bis 129 cm)» gebildet. Letztere entspricht dem mittleren Schadenprozent der Waldfläche, die mit Jungwaldpflanzen von 10 bis 129 cm Länge bestockt ist. Für jede aufgeführte Schadenart wird ein unabhängiges mittleres Schadenprozent gerechnet. Dies, weil Jungwaldpflanzen gleichzeitig mehrere Schäden aufweisen können. Je nach Inventur sind nur Bäume (LFI3, LFI5) oder Bäume und ausgewählte Straucharten (LFI4) als Jungwaldpflanze erfasst worden.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">classe de grandeur (jeune forêt; ≤ 129 cm)</t>
+      <t xml:space="preserve">Grössenklasse (Jungwald; bis 129 cm)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2976</t>
     </r>
   </si>
   <si>
-    <t>Taille des plantes de la jeune forêt de 10 à 129 cm de longueur. Source: relevé de terrain (MID 507: Jungwaldklasse)</t>
+    <t>Grösse der Jungwaldpflanzen von 10 bis 129 cm Länge. Grundlage: Feldaufnahme (MID 507: Jungwaldklasse)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">dégâts aux plantes de la jeune forêt (≤ 129 cm)</t>
+      <t xml:space="preserve">Schäden an Jungwaldpflanzen (bis 129 cm)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2980</t>
     </r>
   </si>
   <si>
-    <t>Dégâts aux plantes de la jeune forêt  de 10 à 129 cm de longueur. Source: relevé de terrain (MID 127: Gipfeldürre, MID 174: Verbiss des Leittriebes, MID 977: Fegeschaden, MID 987: Schälschaden, MID 184: Krankheit; MID 183: Holzereischaden, MID 185: anderer Schaden)</t>
+    <t>Schäden an Jungwaldpflanzen von 10 bis 129 cm Länge. Grundlage: Feldaufnahme (MID 127: Gipfeldürre, MID 174: Verbiss des Leittriebes, MID 977: Fegeschaden, MID 987: Schälschaden, MID 184: Krankheit; MID 183: Holzereischaden, MID 185: anderer Schaden)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">région de forêt protectrice</t>
+      <t xml:space="preserve">Schutzwaldregion</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #829</t>
     </r>
   </si>
   <si>
-    <t>Découpage de la Suisse utilisé dans l'IFN pour analyser des forêts protectrices. Les six régions de forêts protectrices ont été formées à partir des régions économiques en regroupant certaines régions selon des critères environnementaux et statistiques.</t>
+    <t>Gliederung der Schweiz, die im LFI für Schutzwaldanalysen verwendet wird. Die sechs Schutzwaldregionen wurden aus den Wirtschaftsregionen durch Zusammenfassung einzelner Regionen nach naturräumlichen und statistischen Aspekten gebildet.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forêt accessible sans la forêt buissonnante, apte au boisement</t>
+      <t xml:space="preserve">bestockbarer zugänglicher Wald ohne Gebüschwald</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1876</t>
     </r>
   </si>
   <si>
-    <t>Proportion apte au boisement de la forêt accessible sans la forêt buissonnante (c'est-à-dire forêt accessible sans la forêt buissonnante sans la surface des routes forestières, d'infrastructures de loisirs, de cours d'eau, de coulées d'avalanches, etc.).</t>
+    <t>Bestockbarer Teil des zugänglichen Waldes ohne Gebüschwald (also zugänglicher Wald ohne Gebüschwald ohne Fläche von Waldstrassen, Erholungsanlagen, Bächen, Lawinenzügen usw.).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1310,52 +1310,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AR75"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="52.844" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="58.843" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="45.846" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.10" bestFit="true" style="0"/>
     <col min="6" max="6" width="9.10" bestFit="true" style="0"/>
     <col min="7" max="7" width="9.10" bestFit="true" style="0"/>
     <col min="8" max="8" width="9.10" bestFit="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="9.10" bestFit="true" style="0"/>
     <col min="12" max="12" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
     <col min="15" max="15" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.10" bestFit="true" style="0"/>
     <col min="18" max="18" width="9.10" bestFit="true" style="0"/>
     <col min="19" max="19" width="9.10" bestFit="true" style="0"/>
     <col min="20" max="20" width="9.10" bestFit="true" style="0"/>
     <col min="21" max="21" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="9.10" bestFit="true" style="0"/>
     <col min="24" max="24" width="9.10" bestFit="true" style="0"/>
     <col min="25" max="25" width="9.10" bestFit="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
     <col min="27" max="27" width="5.856" bestFit="true" customWidth="true" style="0"/>
@@ -6939,51 +6939,51 @@
         <v>25</v>
       </c>
       <c r="AP52" s="6" t="s">
         <v>25</v>
       </c>
       <c r="AQ52" s="6" t="s">
         <v>25</v>
       </c>
       <c r="AR52" s="6" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="53" spans="1:44" customHeight="1" ht="21.75">
       <c r="A53" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 25.12.2025</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 25.12.2025</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2356634/653999</t>
           </r>
         </is>
       </c>
       <c r="C53" s="3"/>
       <c r="D53" s="3"/>
       <c r="E53" s="3"/>
       <c r="F53" s="3"/>
       <c r="G53" s="3"/>
       <c r="H53" s="3"/>
       <c r="I53" s="3"/>
       <c r="J53" s="3"/>
       <c r="K53" s="3"/>
       <c r="L53" s="3"/>
@@ -7011,261 +7011,261 @@
       <c r="AH53" s="3"/>
       <c r="AI53" s="3"/>
       <c r="AJ53" s="3"/>
       <c r="AK53" s="3"/>
       <c r="AL53" s="3"/>
       <c r="AM53" s="3"/>
       <c r="AN53" s="3"/>
       <c r="AO53" s="3"/>
       <c r="AP53" s="3"/>
       <c r="AQ53" s="3"/>
       <c r="AR53" s="3"/>
     </row>
     <row r="56" spans="1:44">
       <c r="A56" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">surface for. selon le type de dégâts (jeune forêt ≤129 cm)</t>
+            <t xml:space="preserve">Waldfläche nach Schadenart (Jungwaldpflanzen bis 129 cm)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #469</t>
           </r>
         </is>
       </c>
     </row>
     <row r="57" spans="1:44" customHeight="1" ht="29">
       <c r="A57" s="1" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="59" spans="1:44">
       <c r="A59" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">surface for. avec éval. des dégats (jeune forêt ≤129 cm)</t>
+            <t xml:space="preserve">Waldfläche nach Schadenansprache (Jungwaldpflanzen bis 129 cm)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #468</t>
           </r>
         </is>
       </c>
     </row>
     <row r="60" spans="1:44" customHeight="1" ht="29">
       <c r="A60" s="1" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="62" spans="1:44">
       <c r="A62" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">classe de grandeur (jeune forêt; ≤ 129 cm)</t>
+            <t xml:space="preserve">Grössenklasse (Jungwald; bis 129 cm)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2976</t>
           </r>
         </is>
       </c>
     </row>
     <row r="63" spans="1:44" customHeight="1" ht="29">
       <c r="A63" s="1" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="65" spans="1:44">
       <c r="A65" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">dégâts aux plantes de la jeune forêt (≤ 129 cm)</t>
+            <t xml:space="preserve">Schäden an Jungwaldpflanzen (bis 129 cm)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2980</t>
           </r>
         </is>
       </c>
     </row>
     <row r="66" spans="1:44" customHeight="1" ht="29">
       <c r="A66" s="1" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="68" spans="1:44">
       <c r="A68" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">région de forêt protectrice</t>
+            <t xml:space="preserve">Schutzwaldregion</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #829</t>
           </r>
         </is>
       </c>
     </row>
     <row r="69" spans="1:44" customHeight="1" ht="29">
       <c r="A69" s="1" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="71" spans="1:44">
       <c r="A71" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forêt accessible sans la forêt buissonnante, apte au boisement</t>
+            <t xml:space="preserve">bestockbarer zugänglicher Wald ohne Gebüschwald</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1876</t>
           </r>
         </is>
       </c>
     </row>
     <row r="72" spans="1:44" customHeight="1" ht="29">
       <c r="A72" s="1" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="74" spans="1:44">
       <c r="A74" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="75" spans="1:44" customHeight="1" ht="29">
       <c r="A75" s="1" t="s">
         <v>220</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:AR1"/>
     <mergeCell ref="A2:AR2"/>