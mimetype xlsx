--- v0 (2026-02-11)
+++ v1 (2026-07-27)
@@ -17,269 +17,269 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="366">
   <si>
     <t>IFN5</t>
   </si>
   <si>
-    <t>surface for. selon le type de dégâts (jeune forêt ≤129 cm) divisé par surface for. avec éval. des dégats (jeune forêt ≤129 cm)</t>
-[...2 lines deleted...]
-    <t>classe de grandeur (jeune forêt; ≤ 129 cm) · dégâts aux plantes de la jeune forêt (≤ 129 cm)</t>
+    <t xml:space="preserve">superficie for. in funz. tipo di danno (bosco giov. ≤ 129 cm) diviso per superficie for. con valut. di danni (bosco giov. ≤ 129 cm)  </t>
+  </si>
+  <si>
+    <t>classe di grandezza (bosco giovane; ≤129 cm) · danni alle piante del bosco giovane (≤ 129 cm)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">découpage régional</t>
+      <t xml:space="preserve">suddivisione regionale</t>
     </r>
     <r>
-      <t xml:space="preserve">: région économique</t>
+      <t xml:space="preserve">: regione economica</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unité</t>
+      <t xml:space="preserve">unità</t>
     </r>
     <r>
-      <t xml:space="preserve">: %, total de cellules</t>
+      <t xml:space="preserve">: %, totale celle</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">ensemble analysé</t>
+      <t xml:space="preserve">insieme analizzato</t>
     </r>
     <r>
-      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante et apte au boisement IFN2-IFN5</t>
+      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti IFN2-IFN5 (area boscabile)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau</t>
+      <t xml:space="preserve">reticolo</t>
     </r>
     <r>
-      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
+      <t xml:space="preserve">: reticolo 1,4 km, sottoreticoli 1 a 5</t>
     </r>
   </si>
   <si>
-    <t>état 2018/26</t>
-[...17 lines deleted...]
-    <t>dégâts aux plantes de la jeune forêt (≤ 129 cm)</t>
+    <t>stato 2018/26</t>
+  </si>
+  <si>
+    <t>classe di grandezza (bosco giovane; ≤129 cm)</t>
+  </si>
+  <si>
+    <t>lunghezza 10-39 cm</t>
+  </si>
+  <si>
+    <t>lunghezza 40-129 cm</t>
+  </si>
+  <si>
+    <t>totale</t>
+  </si>
+  <si>
+    <t>regione economica</t>
+  </si>
+  <si>
+    <t>danni alle piante del bosco giovane (≤ 129 cm)</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
     <t>ci95</t>
   </si>
   <si>
     <t>ci95ub</t>
   </si>
   <si>
     <t>ci68</t>
   </si>
   <si>
     <t>ci68ub</t>
   </si>
   <si>
-    <t>Ouest du Jura</t>
-[...2 lines deleted...]
-    <t>pas d'indication</t>
+    <t>Giura Ovest</t>
+  </si>
+  <si>
+    <t>nessuna indicazione</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>pas de dégâts</t>
+    <t>nessun danno visibile</t>
   </si>
   <si>
     <t>72.1 … 81.4</t>
   </si>
   <si>
     <t>74.5 … 79.1</t>
   </si>
   <si>
     <t>56.6 … 67.3</t>
   </si>
   <si>
     <t>59.2 … 64.6</t>
   </si>
   <si>
-    <t>cime sèche</t>
+    <t>cima secca</t>
   </si>
   <si>
     <t>0.2 … 2.8</t>
   </si>
   <si>
     <t>0.9 … 2.2</t>
   </si>
   <si>
     <t>1.4 … 5.3</t>
   </si>
   <si>
     <t>2.4 … 4.4</t>
   </si>
   <si>
-    <t>maladie</t>
+    <t>malattia</t>
   </si>
   <si>
     <t>-0.3 … 0.9</t>
   </si>
   <si>
     <t>0 … 0.6</t>
   </si>
   <si>
     <t>-0.1 … 2.0</t>
   </si>
   <si>
     <t>0.4 … 1.5</t>
   </si>
   <si>
-    <t>abroutissement de la pousse 1</t>
+    <t>danno di brucatura al virgulto 1</t>
   </si>
   <si>
     <t>10.6 … 18.4</t>
   </si>
   <si>
     <t>12.6 … 16.4</t>
   </si>
   <si>
     <t>12.7 … 20.9</t>
   </si>
   <si>
     <t>14.8 … 18.9</t>
   </si>
   <si>
-    <t>dégât de frayure</t>
-[...5 lines deleted...]
-    <t>dégât de récolte des bois</t>
+    <t>danno da sfregamento</t>
+  </si>
+  <si>
+    <t>danno da scortecciamento</t>
+  </si>
+  <si>
+    <t>danno da raccolta di legname</t>
   </si>
   <si>
     <t>-0.2 … 1.5</t>
   </si>
   <si>
     <t>0.2 … 1.1</t>
   </si>
   <si>
     <t>0.8 … 4.2</t>
   </si>
   <si>
     <t>1.6 … 3.3</t>
   </si>
   <si>
-    <t>autre dégât</t>
+    <t>altro danno</t>
   </si>
   <si>
     <t>5.4 … 11.5</t>
   </si>
   <si>
     <t>6.9 … 10.0</t>
   </si>
   <si>
     <t>16.4 … 25.3</t>
   </si>
   <si>
     <t>18.6 … 23.1</t>
   </si>
   <si>
-    <t>Est du Jura</t>
+    <t>Giura Est</t>
   </si>
   <si>
     <t>66.2 … 84.5</t>
   </si>
   <si>
     <t>70.8 … 80.0</t>
   </si>
   <si>
     <t>57.3 … 77.2</t>
   </si>
   <si>
     <t>62.3 … 72.2</t>
   </si>
   <si>
     <t>0.8 … 10.7</t>
   </si>
   <si>
     <t>3.3 … 8.2</t>
   </si>
   <si>
     <t>-0.4 … 7.6</t>
   </si>
   <si>
     <t>1.6 … 5.6</t>
   </si>
@@ -292,51 +292,51 @@
   <si>
     <t>8.6 … 24.3</t>
   </si>
   <si>
     <t>12.5 … 20.4</t>
   </si>
   <si>
     <t>-0.9 … 5.5</t>
   </si>
   <si>
     <t>0.7 … 3.9</t>
   </si>
   <si>
     <t>3.2 … 15.5</t>
   </si>
   <si>
     <t>6.2 … 12.4</t>
   </si>
   <si>
     <t>6.5 … 21.1</t>
   </si>
   <si>
     <t>10.2 … 17.5</t>
   </si>
   <si>
-    <t>Ouest du Plateau</t>
+    <t>Altopiano Ovest</t>
   </si>
   <si>
     <t>67.1 … 85.4</t>
   </si>
   <si>
     <t>71.7 … 80.8</t>
   </si>
   <si>
     <t>54.3 … 74.2</t>
   </si>
   <si>
     <t>59.3 … 69.2</t>
   </si>
   <si>
     <t>-0.4 … 7.3</t>
   </si>
   <si>
     <t>1.5 … 5.4</t>
   </si>
   <si>
     <t>0.8 … 10.4</t>
   </si>
   <si>
     <t>3.2 … 8.0</t>
   </si>
@@ -361,51 +361,51 @@
   <si>
     <t>-1.3 … 3.9</t>
   </si>
   <si>
     <t>0 … 2.6</t>
   </si>
   <si>
     <t>-0.9 … 5.6</t>
   </si>
   <si>
     <t>0.7 … 4.0</t>
   </si>
   <si>
     <t>4.9 … 18.7</t>
   </si>
   <si>
     <t>8.4 … 15.3</t>
   </si>
   <si>
     <t>7.1 … 21.6</t>
   </si>
   <si>
     <t>10.7 … 18.0</t>
   </si>
   <si>
-    <t>Centre du Plateau</t>
+    <t>Altopiano Centro</t>
   </si>
   <si>
     <t>72 … 85.3</t>
   </si>
   <si>
     <t>75.3 … 82.0</t>
   </si>
   <si>
     <t>52 … 66.9</t>
   </si>
   <si>
     <t>55.7 … 63.2</t>
   </si>
   <si>
     <t>-0.2 … 4.3</t>
   </si>
   <si>
     <t>0.9 … 3.2</t>
   </si>
   <si>
     <t>1.9 … 8.6</t>
   </si>
   <si>
     <t>3.6 … 6.9</t>
   </si>
@@ -436,51 +436,51 @@
   <si>
     <t>-0.5 … 3.2</t>
   </si>
   <si>
     <t>0.4 … 2.3</t>
   </si>
   <si>
     <t>1.1 … 7.0</t>
   </si>
   <si>
     <t>2.6 … 5.6</t>
   </si>
   <si>
     <t>2.3 … 10.1</t>
   </si>
   <si>
     <t>4.2 … 8.2</t>
   </si>
   <si>
     <t>11.9 … 23.4</t>
   </si>
   <si>
     <t>14.8 … 20.5</t>
   </si>
   <si>
-    <t>Est du Plateau</t>
+    <t>Altopiano Est</t>
   </si>
   <si>
     <t>71 … 82.0</t>
   </si>
   <si>
     <t>73.7 … 79.2</t>
   </si>
   <si>
     <t>54.1 … 66.4</t>
   </si>
   <si>
     <t>57.1 … 63.3</t>
   </si>
   <si>
     <t>-0.4 … 2.3</t>
   </si>
   <si>
     <t>0.3 … 1.7</t>
   </si>
   <si>
     <t>1 … 5.6</t>
   </si>
   <si>
     <t>2.2 … 4.4</t>
   </si>
@@ -511,51 +511,51 @@
   <si>
     <t>-0.2 … 2.7</t>
   </si>
   <si>
     <t>0.6 … 2.0</t>
   </si>
   <si>
     <t>0.3 … 4.1</t>
   </si>
   <si>
     <t>1.2 … 3.1</t>
   </si>
   <si>
     <t>5.1 … 12.4</t>
   </si>
   <si>
     <t>6.9 … 10.5</t>
   </si>
   <si>
     <t>13.6 … 23.3</t>
   </si>
   <si>
     <t>16.1 … 20.9</t>
   </si>
   <si>
-    <t>Ouest des Préalpes</t>
+    <t>Prealpi Ovest</t>
   </si>
   <si>
     <t>64.8 … 84.0</t>
   </si>
   <si>
     <t>69.6 … 79.2</t>
   </si>
   <si>
     <t>50.1 … 71.3</t>
   </si>
   <si>
     <t>55.4 … 66.0</t>
   </si>
   <si>
     <t>-0.8 … 5.3</t>
   </si>
   <si>
     <t>0.7 … 3.8</t>
   </si>
   <si>
     <t>8.3 … 23.8</t>
   </si>
   <si>
     <t>12.1 … 19.9</t>
   </si>
@@ -568,51 +568,51 @@
   <si>
     <t>-1.2 … 3.7</t>
   </si>
   <si>
     <t>0 … 2.5</t>
   </si>
   <si>
     <t>-1 … 3.0</t>
   </si>
   <si>
     <t>0 … 2.0</t>
   </si>
   <si>
     <t>3.6 … 17.5</t>
   </si>
   <si>
     <t>7 … 14.0</t>
   </si>
   <si>
     <t>6.6 … 21.5</t>
   </si>
   <si>
     <t>10.3 … 17.8</t>
   </si>
   <si>
-    <t>Centre des Préalpes</t>
+    <t>Prealpi Centro</t>
   </si>
   <si>
     <t>69.5 … 82.4</t>
   </si>
   <si>
     <t>72.7 … 79.1</t>
   </si>
   <si>
     <t>51.4 … 65.5</t>
   </si>
   <si>
     <t>55 … 62.0</t>
   </si>
   <si>
     <t>1.1 … 7.4</t>
   </si>
   <si>
     <t>2.7 … 5.8</t>
   </si>
   <si>
     <t>3 … 10.2</t>
   </si>
   <si>
     <t>4.8 … 8.4</t>
   </si>
@@ -637,51 +637,51 @@
   <si>
     <t>-0.6 … 2.0</t>
   </si>
   <si>
     <t>0 … 1.3</t>
   </si>
   <si>
     <t>-0.6 … 1.9</t>
   </si>
   <si>
     <t>0 … 1.2</t>
   </si>
   <si>
     <t>5.5 … 14.6</t>
   </si>
   <si>
     <t>7.7 … 12.3</t>
   </si>
   <si>
     <t>16.9 … 29.0</t>
   </si>
   <si>
     <t>20 … 26.0</t>
   </si>
   <si>
-    <t>Est des Préalpes</t>
+    <t>Prealpi Est</t>
   </si>
   <si>
     <t>56.3 … 72.1</t>
   </si>
   <si>
     <t>60.2 … 68.1</t>
   </si>
   <si>
     <t>48.4 … 65.5</t>
   </si>
   <si>
     <t>52.7 … 61.2</t>
   </si>
   <si>
     <t>-0.3 … 4.6</t>
   </si>
   <si>
     <t>1 … 3.4</t>
   </si>
   <si>
     <t>-0.7 … 2.0</t>
   </si>
   <si>
     <t>0 … 1.4</t>
   </si>
@@ -709,51 +709,51 @@
   <si>
     <t>0 … 1.8</t>
   </si>
   <si>
     <t>-0.5 … 3.3</t>
   </si>
   <si>
     <t>-0.3 … 5.5</t>
   </si>
   <si>
     <t>1.1 … 4.1</t>
   </si>
   <si>
     <t>6.2 … 16.8</t>
   </si>
   <si>
     <t>8.8 … 14.2</t>
   </si>
   <si>
     <t>16.8 … 31.7</t>
   </si>
   <si>
     <t>20.5 … 28.0</t>
   </si>
   <si>
-    <t>Nord-ouest des Alpes</t>
+    <t>Alpi Nord-Ovest</t>
   </si>
   <si>
     <t>61.5 … 78.5</t>
   </si>
   <si>
     <t>65.8 … 74.3</t>
   </si>
   <si>
     <t>46.2 … 63.8</t>
   </si>
   <si>
     <t>50.6 … 59.4</t>
   </si>
   <si>
     <t>0.1 … 6.6</t>
   </si>
   <si>
     <t>1.7 … 5.0</t>
   </si>
   <si>
     <t>1.5 … 9.6</t>
   </si>
   <si>
     <t>3.5 … 7.6</t>
   </si>
@@ -772,147 +772,147 @@
   <si>
     <t>17.4 … 32.7</t>
   </si>
   <si>
     <t>21.2 … 28.9</t>
   </si>
   <si>
     <t>-0.8 … 2.5</t>
   </si>
   <si>
     <t>0 … 1.7</t>
   </si>
   <si>
     <t>7.7 … 20.5</t>
   </si>
   <si>
     <t>10.9 … 17.3</t>
   </si>
   <si>
     <t>18.6 … 34.1</t>
   </si>
   <si>
     <t>22.5 … 30.2</t>
   </si>
   <si>
-    <t>Centre des Alpes</t>
+    <t>Alpi Centro</t>
   </si>
   <si>
     <t>38.2 … 68.5</t>
   </si>
   <si>
     <t>45.8 … 60.9</t>
   </si>
   <si>
     <t>29.7 … 58.5</t>
   </si>
   <si>
     <t>36.9 … 51.3</t>
   </si>
   <si>
     <t>-0.6 … 13.6</t>
   </si>
   <si>
     <t>2.9 … 10.1</t>
   </si>
   <si>
     <t>17.4 … 45.7</t>
   </si>
   <si>
     <t>24.5 … 38.6</t>
   </si>
   <si>
     <t>24.5 … 52.7</t>
   </si>
   <si>
     <t>31.5 … 45.6</t>
   </si>
   <si>
     <t>11.6 … 38.0</t>
   </si>
   <si>
     <t>18.2 … 31.4</t>
   </si>
   <si>
     <t>13.5 … 39.0</t>
   </si>
   <si>
     <t>19.9 … 32.6</t>
   </si>
   <si>
-    <t>Nord-est des Alpes</t>
+    <t>Alpi Nord-Est</t>
   </si>
   <si>
     <t>59.5 … 83.9</t>
   </si>
   <si>
     <t>65.6 … 77.8</t>
   </si>
   <si>
     <t>38 … 65.3</t>
   </si>
   <si>
     <t>44.9 … 58.5</t>
   </si>
   <si>
     <t>-1.8 … 5.7</t>
   </si>
   <si>
     <t>0.1 … 3.8</t>
   </si>
   <si>
     <t>1.6 … 17.5</t>
   </si>
   <si>
     <t>5.6 … 13.5</t>
   </si>
   <si>
     <t>10.1 … 32.3</t>
   </si>
   <si>
     <t>15.6 … 26.7</t>
   </si>
   <si>
     <t>18.3 … 43.5</t>
   </si>
   <si>
     <t>24.6 … 37.2</t>
   </si>
   <si>
     <t>3.9 … 21.6</t>
   </si>
   <si>
     <t>8.3 … 17.2</t>
   </si>
   <si>
     <t>15.1 … 39.4</t>
   </si>
   <si>
     <t>21.2 … 33.4</t>
   </si>
   <si>
-    <t>Sud-ouest des Alpes</t>
+    <t>Alpi Sud-Ovest</t>
   </si>
   <si>
     <t>58.3 … 73.6</t>
   </si>
   <si>
     <t>62.1 … 69.8</t>
   </si>
   <si>
     <t>36.4 … 52.3</t>
   </si>
   <si>
     <t>40.4 … 48.3</t>
   </si>
   <si>
     <t>0.9 … 7.4</t>
   </si>
   <si>
     <t>2.5 … 5.8</t>
   </si>
   <si>
     <t>1.8 … 9.1</t>
   </si>
   <si>
     <t>3.6 … 7.3</t>
   </si>
@@ -928,51 +928,51 @@
   <si>
     <t>17.9 … 24.5</t>
   </si>
   <si>
     <t>20.1 … 34.4</t>
   </si>
   <si>
     <t>23.7 … 30.9</t>
   </si>
   <si>
     <t>-0.7 … 2.1</t>
   </si>
   <si>
     <t>9.8 … 21.6</t>
   </si>
   <si>
     <t>12.8 … 18.7</t>
   </si>
   <si>
     <t>23.7 … 38.5</t>
   </si>
   <si>
     <t>27.4 … 34.8</t>
   </si>
   <si>
-    <t>Sud-est des Alpes</t>
+    <t>Alpi Sud-Est</t>
   </si>
   <si>
     <t>58.2 … 71.3</t>
   </si>
   <si>
     <t>61.4 … 68.0</t>
   </si>
   <si>
     <t>50.5 … 63.3</t>
   </si>
   <si>
     <t>53.7 … 60.1</t>
   </si>
   <si>
     <t>-0.2 … 3.2</t>
   </si>
   <si>
     <t>1.4 … 6.5</t>
   </si>
   <si>
     <t>2.7 … 5.2</t>
   </si>
   <si>
     <t>0.8 … 5.3</t>
   </si>
@@ -985,51 +985,51 @@
   <si>
     <t>23.8 … 29.9</t>
   </si>
   <si>
     <t>14.1 … 24.3</t>
   </si>
   <si>
     <t>16.7 … 21.7</t>
   </si>
   <si>
     <t>0.5 … 2.0</t>
   </si>
   <si>
     <t>7.8 … 16.9</t>
   </si>
   <si>
     <t>10.1 … 14.6</t>
   </si>
   <si>
     <t>20.3 … 31.6</t>
   </si>
   <si>
     <t>23.1 … 28.8</t>
   </si>
   <si>
-    <t>Sud des Alpes</t>
+    <t>Sud delle Alpi</t>
   </si>
   <si>
     <t>58.1 … 72.5</t>
   </si>
   <si>
     <t>61.7 … 68.9</t>
   </si>
   <si>
     <t>30.1 … 44.8</t>
   </si>
   <si>
     <t>33.8 … 41.1</t>
   </si>
   <si>
     <t>-0.2 … 4.0</t>
   </si>
   <si>
     <t>0.8 … 2.9</t>
   </si>
   <si>
     <t>3.8 … 12.1</t>
   </si>
   <si>
     <t>5.9 … 10.0</t>
   </si>
@@ -1042,51 +1042,51 @@
   <si>
     <t>15.9 … 28.3</t>
   </si>
   <si>
     <t>19 … 25.2</t>
   </si>
   <si>
     <t>32.5 … 47.3</t>
   </si>
   <si>
     <t>36.2 … 43.6</t>
   </si>
   <si>
     <t>12 … 23.6</t>
   </si>
   <si>
     <t>14.9 … 20.7</t>
   </si>
   <si>
     <t>26.2 … 40.4</t>
   </si>
   <si>
     <t>29.8 … 36.8</t>
   </si>
   <si>
-    <t>Suisse</t>
+    <t>Svizzera</t>
   </si>
   <si>
     <t>69.7 … 73.6</t>
   </si>
   <si>
     <t>70.7 … 72.6</t>
   </si>
   <si>
     <t>54.1 … 58.4</t>
   </si>
   <si>
     <t>55.2 … 57.3</t>
   </si>
   <si>
     <t>1.5 … 2.8</t>
   </si>
   <si>
     <t>1.8 … 2.5</t>
   </si>
   <si>
     <t>3.8 … 5.7</t>
   </si>
   <si>
     <t>4.3 … 5.2</t>
   </si>
@@ -1133,267 +1133,267 @@
     <t>0.4 … 0.7</t>
   </si>
   <si>
     <t>10.1 … 12.9</t>
   </si>
   <si>
     <t>10.8 … 12.2</t>
   </si>
   <si>
     <t>21.1 … 24.7</t>
   </si>
   <si>
     <t>22 … 23.8</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 25.12.2025</t>
+      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 25.12.2025</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2356640/654005</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">surface for. selon le type de dégâts (jeune forêt ≤129 cm)</t>
+      <t xml:space="preserve">superficie for. in funz. tipo di danno (bosco giov. ≤ 129 cm)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #469</t>
     </r>
   </si>
   <si>
-    <t>Surface forestière avec des plantes de la jeune forêt de 10 à 129 cm de longueur ayant un dégât. A partir des variables cibles 469 et 468, la variable cible de quotient «surface forestière selon le type de dégâts (plantes de la jeune forêt ≤ 129 cm) divisée par la surface forestière avec évaluation des dégâts (plantes de la jeune forêt ≤129 cm)» est calculée. Cette variable cible de quotient correspond au pourcentage moyen de dégâts de la surface forestière contenant des plantes de la jeune forêt de 10 à 129 cm de longueur. Pour chaque type de dégât répertorié, un pourcentage moyen de dégâts est calculé indépendamment. En effet, les plantes de la jeune forêt peuvent présenter simultanément plusieurs types de dégâts. Selon l'inventaire, seuls les arbres (IFN3, IFN5) ou les arbres et certaines espèces d'arbustes (IFN4) ont été recensés comme plantes de la jeune forêt.</t>
+    <t>Superficie forestale ricoperta da piante del bosco giovane di una lunghezza compresa tra 10 e 129 cm che presentano un certo tipo di danno. Dalle variabili target 469 e 468 si ricava la variabile target quoziente «superficie forestale in funz. del tipo di danno (piante del bosco giovane ≤129 cm) diviso per la superficie forestale con valutazione dei danni (piante del bosco giovane ≤129 cm)». Quest'ultima corrisponde alla percentuale media di danno della superficie forestale ricoperta da piante del bosco giovane di lunghezza compresa tra 10 e 129 cm. Per ogni tipo di danno elencato viene calcolata una percentuale media di danno indipendente. Questo perché le piante del bosco giovane possono presentare contemporaneamente più danni. A seconda dell'inventario, sono stati rilevati solo alberi (IFN3, IFN5) o  alberi e alcune specie arbustive (IFN4) come piante del bosco giovane.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">surface for. avec éval. des dégats (jeune forêt ≤129 cm)</t>
+      <t xml:space="preserve">superficie for. con valut. di danni (bosco giov. ≤ 129 cm)  </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #468</t>
     </r>
   </si>
   <si>
-    <t>Surface forestière contenant des plantes de la jeune forêt de 10 à 129 cm de longueur avec évaluation des dégâts. A partir des variables cibles 469 et 468, la variable cible de quotient «surface forestière selon le type de dégâts (plantes de la jeune forêt ≤ 129 cm) divisée par la surface forestière avec évaluation des dégâts (plantes de la jeune forêt ≤129 cm)» est calculée. Cette variable cible de quotient correspond au pourcentage moyen de dégâts de la surface forestière contenant des plantes de la jeune forêt de 10 à 129 cm de longueur. Pour chaque type de dégât répertorié, un pourcentage moyen de dégâts est calculé indépendamment. En effet, les plantes de la jeune forêt peuvent présenter simultanément plusieurs types de dégâts. Selon l'inventaire, seuls les arbres (IFN3, IFN5) ou les arbres et certaines espèces d'arbustes (IFN4) ont été recensés comme plantes de la jeune forêt.</t>
+    <t>Superficie forestale con valutazione dei danni ricoperta da piante del bosco giovane di una lunghezza compresa tra 10 e 129 cm. Dalle variabili target 469 e 468 si ricava la variabile target quoziente «superficie forestale in funz. del tipo di danno (piante del bosco giovane ≤129 cm) diviso per la superficie forestale con valutazione dei danni (piante del bosco giovane≤129 cm)». Quest'ultima corrisponde alla percentuale media di danno della superficie forestale ricoperta da piante del bosco giovane di lunghezza compresa tra 10 e 129 cm. Per ogni tipo di danno elencato viene calcolata una percentuale media di danno indipendente. Questo perché le piante del bosco giovane possono presentare contemporaneamente più danni. A seconda dell'inventario, sono stati rilevati solo alberi (IFN3, IFN5) o alberi e alcune specie arbustive (IFN4) come piante del bosco giovane.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">classe de grandeur (jeune forêt; ≤ 129 cm)</t>
+      <t xml:space="preserve">classe di grandezza (bosco giovane; ≤129 cm)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2976</t>
     </r>
   </si>
   <si>
-    <t>Taille des plantes de la jeune forêt de 10 à 129 cm de longueur. Source: relevé de terrain (MID 507: Jungwaldklasse)</t>
+    <t>Grandezza delle piante del bosco giovane da 10 a 129 cm di lunghezza. Fonte: rilievo sul terreno (MID 507: Jungwaldklasse)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">dégâts aux plantes de la jeune forêt (≤ 129 cm)</t>
+      <t xml:space="preserve">danni alle piante del bosco giovane (≤ 129 cm)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2980</t>
     </r>
   </si>
   <si>
-    <t>Dégâts aux plantes de la jeune forêt  de 10 à 129 cm de longueur. Source: relevé de terrain (MID 127: Gipfeldürre, MID 174: Verbiss des Leittriebes, MID 977: Fegeschaden, MID 987: Schälschaden, MID 184: Krankheit; MID 183: Holzereischaden, MID 185: anderer Schaden)</t>
+    <t>Danni alle piante del bosco giovane da 10 a 129 cm di lunghezza. Fonte: rilievo sul terreno (MID 127: Gipfeldürre, MID 174: Verbiss des Leittriebes, MID 977: Fegeschaden, MID 987: Schälschaden, MID 184: Krankheit; MID 183: Holzereischaden, MID 185: anderer Schaden)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">région économique</t>
+      <t xml:space="preserve">regione economica</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #366</t>
     </r>
   </si>
   <si>
-    <t>Découpage de la Suisse en 14 régions (2 dans le Jura, 3 sur le Plateau, 3 dans les Préalpes, 5 dans les régions alpines et 1 au sud des Alpes). Les régions économiques sont une subdivision des régions de production selon des points de vue économiques et géographiques.</t>
+    <t>Suddivisione della Svizzera in 14 regioni (2 nel Giura, 3 nell'Altopiano, 3 nelle Prealpi, 5 nelle Alpi e 1 per il Sud delle Alpi). Le Regioni economiche rappresentano una suddivisione delle Regioni di produzione in base a criteri economico-geografici.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forêt accessible sans la forêt buissonnante et apte au boisement IFN2-IFN5</t>
+      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN2-IFN5 (area boscabile)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2615</t>
     </r>
   </si>
   <si>
-    <t>Forêt dont moins des deux tiers de la surface était couverte d'arbustes, qui était atteignable à pied et était apte au boisement – c'est-à-dire non couverte par des routes forestières, des infrastructures de loisirs, des cours d'eau, des couloirs d'avalanches ou autres – lors des quatre inventaires IFN2 (1993-1995), IFN3 (2004-2006), IFN4 (2009-2017) et IFN5 (2018-2026).</t>
+    <t>Bosco che nei quattro inventari IFN2 (1993-1995), IFN3 (2004-2006), IFN4 (2009-2017) e IFN5 (2018-2026) era coperto per meno di due terzi da arbusti, era accessibile a piedi ed era potenzialmente boscabile, cioè non era occupato da strade forestali, strutture ricreative, torrenti, canali valangari, ecc.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1–5 di 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
+    <t>Sottoreticoli 1, 2, 3, 4 e 5 di 9 sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1745,52 +1745,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:T185"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="24.708" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="58.843" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="23.423" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="57.557" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.10" bestFit="true" style="0"/>
     <col min="6" max="6" width="9.10" bestFit="true" style="0"/>
     <col min="7" max="7" width="9.10" bestFit="true" style="0"/>
     <col min="8" max="8" width="9.10" bestFit="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="9.10" bestFit="true" style="0"/>
     <col min="12" max="12" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
     <col min="15" max="15" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.10" bestFit="true" style="0"/>
     <col min="18" max="18" width="9.10" bestFit="true" style="0"/>
     <col min="19" max="19" width="9.10" bestFit="true" style="0"/>
     <col min="20" max="20" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
@@ -10964,309 +10964,309 @@
         <v>22</v>
       </c>
       <c r="R162" s="6" t="s">
         <v>22</v>
       </c>
       <c r="S162" s="6" t="s">
         <v>22</v>
       </c>
       <c r="T162" s="6" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="163" spans="1:20" customHeight="1" ht="21.75">
       <c r="A163" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 25.12.2025</t>
+            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 25.12.2025</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2356640/654005</t>
           </r>
         </is>
       </c>
       <c r="C163" s="3"/>
       <c r="D163" s="3"/>
       <c r="E163" s="3"/>
       <c r="F163" s="3"/>
       <c r="G163" s="3"/>
       <c r="H163" s="3"/>
       <c r="I163" s="3"/>
       <c r="J163" s="3"/>
       <c r="K163" s="3"/>
       <c r="L163" s="3"/>
       <c r="M163" s="3"/>
       <c r="N163" s="3"/>
       <c r="O163" s="3"/>
       <c r="P163" s="3"/>
       <c r="Q163" s="3"/>
       <c r="R163" s="3"/>
       <c r="S163" s="3"/>
       <c r="T163" s="3"/>
     </row>
     <row r="166" spans="1:20">
       <c r="A166" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">surface for. selon le type de dégâts (jeune forêt ≤129 cm)</t>
+            <t xml:space="preserve">superficie for. in funz. tipo di danno (bosco giov. ≤ 129 cm)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #469</t>
           </r>
         </is>
       </c>
     </row>
     <row r="167" spans="1:20" customHeight="1" ht="29">
       <c r="A167" s="1" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="169" spans="1:20">
       <c r="A169" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">surface for. avec éval. des dégats (jeune forêt ≤129 cm)</t>
+            <t xml:space="preserve">superficie for. con valut. di danni (bosco giov. ≤ 129 cm)  </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #468</t>
           </r>
         </is>
       </c>
     </row>
     <row r="170" spans="1:20" customHeight="1" ht="29">
       <c r="A170" s="1" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="172" spans="1:20">
       <c r="A172" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">classe de grandeur (jeune forêt; ≤ 129 cm)</t>
+            <t xml:space="preserve">classe di grandezza (bosco giovane; ≤129 cm)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2976</t>
           </r>
         </is>
       </c>
     </row>
     <row r="173" spans="1:20" customHeight="1" ht="29">
       <c r="A173" s="1" t="s">
         <v>357</v>
       </c>
     </row>
     <row r="175" spans="1:20">
       <c r="A175" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">dégâts aux plantes de la jeune forêt (≤ 129 cm)</t>
+            <t xml:space="preserve">danni alle piante del bosco giovane (≤ 129 cm)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2980</t>
           </r>
         </is>
       </c>
     </row>
     <row r="176" spans="1:20" customHeight="1" ht="29">
       <c r="A176" s="1" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="178" spans="1:20">
       <c r="A178" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">région économique</t>
+            <t xml:space="preserve">regione economica</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #366</t>
           </r>
         </is>
       </c>
     </row>
     <row r="179" spans="1:20" customHeight="1" ht="29">
       <c r="A179" s="1" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="181" spans="1:20">
       <c r="A181" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forêt accessible sans la forêt buissonnante et apte au boisement IFN2-IFN5</t>
+            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN2-IFN5 (area boscabile)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2615</t>
           </r>
         </is>
       </c>
     </row>
     <row r="182" spans="1:20" customHeight="1" ht="29">
       <c r="A182" s="1" t="s">
         <v>363</v>
       </c>
     </row>
     <row r="184" spans="1:20">
       <c r="A184" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1–5 di 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="185" spans="1:20" customHeight="1" ht="29">
       <c r="A185" s="1" t="s">
         <v>365</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:T1"/>
     <mergeCell ref="A2:T2"/>