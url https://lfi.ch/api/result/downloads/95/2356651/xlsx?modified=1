--- v0 (2026-01-11)
+++ v1 (2026-07-03)
@@ -14,209 +14,209 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="220">
   <si>
-    <t>IFN4</t>
-[...5 lines deleted...]
-    <t>classe di grandezza (bosco giovane; ≤129 cm) · danni alle piante del bosco giovane (≤ 129 cm)</t>
+    <t>LFI4</t>
+  </si>
+  <si>
+    <t>Waldfläche nach Schadenart (Jungwaldpflanzen bis 129 cm) geteilt durch Waldfläche nach Schadenansprache (Jungwaldpflanzen bis 129 cm)</t>
+  </si>
+  <si>
+    <t>Grössenklasse (Jungwald; bis 129 cm) · Schäden an Jungwaldpflanzen (bis 129 cm)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
     </r>
     <r>
-      <t xml:space="preserve">: regione biogeografica</t>
+      <t xml:space="preserve">: biogeografische Region</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
+      <t xml:space="preserve">Einheit</t>
     </r>
     <r>
-      <t xml:space="preserve">: %, totale celle</t>
+      <t xml:space="preserve">: %, Zellentotal</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
+      <t xml:space="preserve">Bezugsfläche</t>
     </r>
     <r>
-      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti IFN2-IFN5 (area boscabile)</t>
+      <t xml:space="preserve">: bestockbarer zugänglicher Wald ohne Gebüschwald LFI2-LFI5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
+      <t xml:space="preserve">Netz</t>
     </r>
     <r>
-      <t xml:space="preserve">: reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
     </r>
   </si>
   <si>
-    <t>stato 2009/17</t>
-[...29 lines deleted...]
-    <t>danni alle piante del bosco giovane (≤ 129 cm)</t>
+    <t>Zustand 2009/17</t>
+  </si>
+  <si>
+    <t>biogeografische Region</t>
+  </si>
+  <si>
+    <t>Jura</t>
+  </si>
+  <si>
+    <t>Mittelland</t>
+  </si>
+  <si>
+    <t>Alpennordflanke</t>
+  </si>
+  <si>
+    <t>Westliche Zentralalpen</t>
+  </si>
+  <si>
+    <t>Östliche Zentralalpen</t>
+  </si>
+  <si>
+    <t>Alpensüdflanke</t>
+  </si>
+  <si>
+    <t>Schweiz</t>
+  </si>
+  <si>
+    <t>Grössenklasse (Jungwald; bis 129 cm)</t>
+  </si>
+  <si>
+    <t>Schäden an Jungwaldpflanzen (bis 129 cm)</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
     <t>ci95</t>
   </si>
   <si>
     <t>ci95ub</t>
   </si>
   <si>
     <t>ci68</t>
   </si>
   <si>
     <t>ci68ub</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>nessun danno visibile</t>
-[...23 lines deleted...]
-    <t>lunghezza 10-39 cm</t>
+    <t>kein Schaden</t>
+  </si>
+  <si>
+    <t>Gipfeldürre</t>
+  </si>
+  <si>
+    <t>Krankheit</t>
+  </si>
+  <si>
+    <t>Verbiss Trieb 1</t>
+  </si>
+  <si>
+    <t>Fege- oder Schälschaden</t>
+  </si>
+  <si>
+    <t>Holzernteschaden</t>
+  </si>
+  <si>
+    <t>anderer Schaden</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Länge 10-39 cm</t>
   </si>
   <si>
     <t>69 … 77.9</t>
   </si>
   <si>
     <t>71.2 … 75.6</t>
   </si>
   <si>
     <t>74.8 … 82.1</t>
   </si>
   <si>
     <t>76.7 … 80.3</t>
   </si>
   <si>
     <t>72.3 … 79.4</t>
   </si>
   <si>
     <t>74 … 77.6</t>
   </si>
   <si>
     <t>61.9 … 78.1</t>
   </si>
   <si>
     <t>65.9 … 74.0</t>
   </si>
@@ -409,51 +409,51 @@
   <si>
     <t>6.4 … 17.9</t>
   </si>
   <si>
     <t>9.2 … 15.0</t>
   </si>
   <si>
     <t>6.1 … 15.2</t>
   </si>
   <si>
     <t>8.4 … 12.9</t>
   </si>
   <si>
     <t>3.7 … 11.7</t>
   </si>
   <si>
     <t>5.7 … 9.7</t>
   </si>
   <si>
     <t>6.4 … 8.8</t>
   </si>
   <si>
     <t>7 … 8.2</t>
   </si>
   <si>
-    <t>lunghezza 40-129 cm</t>
+    <t>Länge 40-129 cm</t>
   </si>
   <si>
     <t>66 … 75.1</t>
   </si>
   <si>
     <t>68.3 … 72.9</t>
   </si>
   <si>
     <t>63.1 … 71.1</t>
   </si>
   <si>
     <t>65.1 … 69.1</t>
   </si>
   <si>
     <t>61.6 … 69.4</t>
   </si>
   <si>
     <t>63.6 … 67.5</t>
   </si>
   <si>
     <t>51 … 66.8</t>
   </si>
   <si>
     <t>54.9 … 62.9</t>
   </si>
@@ -695,267 +695,267 @@
     <t>20 … 25.3</t>
   </si>
   <si>
     <t>11.7 … 21.7</t>
   </si>
   <si>
     <t>14.2 … 19.2</t>
   </si>
   <si>
     <t>12 … 14.9</t>
   </si>
   <si>
     <t>12.7 … 14.2</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 25.12.2025</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 25.12.2025</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2356651/654021</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">superficie for. in funz. tipo di danno (bosco giov. ≤ 129 cm)</t>
+      <t xml:space="preserve">Waldfläche nach Schadenart (Jungwaldpflanzen bis 129 cm)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #469</t>
     </r>
   </si>
   <si>
-    <t>Superficie forestale ricoperta da piante del bosco giovane di una lunghezza compresa tra 10 e 129 cm che presentano un certo tipo di danno. Dalle variabili target 469 e 468 si ricava la variabile target quoziente «superficie forestale in funz. del tipo di danno (piante del bosco giovane ≤129 cm) diviso per la superficie forestale con valutazione dei danni (piante del bosco giovane ≤129 cm)». Quest'ultima corrisponde alla percentuale media di danno della superficie forestale ricoperta da piante del bosco giovane di lunghezza compresa tra 10 e 129 cm. Per ogni tipo di danno elencato viene calcolata una percentuale media di danno indipendente. Questo perché le piante del bosco giovane possono presentare contemporaneamente più danni. A seconda dell'inventario, sono stati rilevati solo alberi (IFN3, IFN5) o  alberi e alcune specie arbustive (IFN4) come piante del bosco giovane.</t>
+    <t>Waldfläche, die mit Jungwaldpflanzen von 10 bis 129 cm Länge mit einem bestimmten Schaden bestockt ist. Aus den Zielgrössen 469 und 468 wird die Quotientenzielgrösse «Waldfläche nach Schadenart (Jungwaldpflanzen bis 129 cm) dividiert durch Waldfläche nach Schadenansprache (Jungwaldpflanzen bis 129 cm)» gebildet. Letztere entspricht dem mittleren Schadenprozent der Waldfläche, die mit Jungwaldpflanzen von 10 bis 129 cm Länge bestockt ist. Für jede aufgeführte Schadenart wird ein unabhängiges mittleres Schadenprozent gerechnet. Dies, weil Jungwaldpflanzen gleichzeitig mehrere Schäden aufweisen können. Je nach Inventur sind nur Bäume (LFI3, LFI5) oder Bäume und ausgewählte Straucharten (LFI4) als Jungwaldpflanze erfasst worden.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">superficie for. con valut. di danni (bosco giov. ≤ 129 cm)  </t>
+      <t xml:space="preserve">Waldfläche nach Schadenansprache (Jungwaldpflanzen bis 129 cm)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #468</t>
     </r>
   </si>
   <si>
-    <t>Superficie forestale con valutazione dei danni ricoperta da piante del bosco giovane di una lunghezza compresa tra 10 e 129 cm. Dalle variabili target 469 e 468 si ricava la variabile target quoziente «superficie forestale in funz. del tipo di danno (piante del bosco giovane ≤129 cm) diviso per la superficie forestale con valutazione dei danni (piante del bosco giovane≤129 cm)». Quest'ultima corrisponde alla percentuale media di danno della superficie forestale ricoperta da piante del bosco giovane di lunghezza compresa tra 10 e 129 cm. Per ogni tipo di danno elencato viene calcolata una percentuale media di danno indipendente. Questo perché le piante del bosco giovane possono presentare contemporaneamente più danni. A seconda dell'inventario, sono stati rilevati solo alberi (IFN3, IFN5) o alberi e alcune specie arbustive (IFN4) come piante del bosco giovane.</t>
+    <t>Waldfläche, die mit Jungwaldpflanzen von 10 bis 129 cm Länge mit Schadenansprache bestockt ist. Aus den Zielgrössen 469 und 468 wird die Quotientenzielgrösse «Waldfläche nach Schadenart (Jungwaldpflanzen bis 129 cm) dividiert durch Waldfläche nach Schadenansprache (Jungwaldpflanzen bis 129 cm)» gebildet. Letztere entspricht dem mittleren Schadenprozent der Waldfläche, die mit Jungwaldpflanzen von 10 bis 129 cm Länge bestockt ist. Für jede aufgeführte Schadenart wird ein unabhängiges mittleres Schadenprozent gerechnet. Dies, weil Jungwaldpflanzen gleichzeitig mehrere Schäden aufweisen können. Je nach Inventur sind nur Bäume (LFI3, LFI5) oder Bäume und ausgewählte Straucharten (LFI4) als Jungwaldpflanze erfasst worden.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">classe di grandezza (bosco giovane; ≤129 cm)</t>
+      <t xml:space="preserve">Grössenklasse (Jungwald; bis 129 cm)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2976</t>
     </r>
   </si>
   <si>
-    <t>Grandezza delle piante del bosco giovane da 10 a 129 cm di lunghezza. Fonte: rilievo sul terreno (MID 507: Jungwaldklasse)</t>
+    <t>Grösse der Jungwaldpflanzen von 10 bis 129 cm Länge. Grundlage: Feldaufnahme (MID 507: Jungwaldklasse)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">danni alle piante del bosco giovane (≤ 129 cm)</t>
+      <t xml:space="preserve">Schäden an Jungwaldpflanzen (bis 129 cm)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2980</t>
     </r>
   </si>
   <si>
-    <t>Danni alle piante del bosco giovane da 10 a 129 cm di lunghezza. Fonte: rilievo sul terreno (MID 127: Gipfeldürre, MID 174: Verbiss des Leittriebes, MID 977: Fegeschaden, MID 987: Schälschaden, MID 184: Krankheit; MID 183: Holzereischaden, MID 185: anderer Schaden)</t>
+    <t>Schäden an Jungwaldpflanzen von 10 bis 129 cm Länge. Grundlage: Feldaufnahme (MID 127: Gipfeldürre, MID 174: Verbiss des Leittriebes, MID 977: Fegeschaden, MID 987: Schälschaden, MID 184: Krankheit; MID 183: Holzereischaden, MID 185: anderer Schaden)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regione biogeografica</t>
+      <t xml:space="preserve">biogeografische Region</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2586</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione della Svizzera in sei regioni con flora e fauna simili. Le sei regioni corrispondono alla suddivisione di base nella pubblicazione «Le regioni biogeografiche della Svizzera», edita dall'UFAM nel 2022.</t>
+    <t>Gliederung der Schweiz in sechs Regionen mit ähnlicher Flora und Fauna. Die sechs Regionen entsprechen der Grundeinteilung der Publikation «Die biogeographischen Regionen der Schweiz», die vom BAFU im Jahr 2022 herausgegeben wurde.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN2-IFN5 (area boscabile)</t>
+      <t xml:space="preserve">bestockbarer zugänglicher Wald ohne Gebüschwald LFI2-LFI5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2615</t>
     </r>
   </si>
   <si>
-    <t>Bosco che nei quattro inventari IFN2 (1993-1995), IFN3 (2004-2006), IFN4 (2009-2017) e IFN5 (2018-2026) era coperto per meno di due terzi da arbusti, era accessibile a piedi ed era potenzialmente boscabile, cioè non era occupato da strade forestali, strutture ricreative, torrenti, canali valangari, ecc.</t>
+    <t>Wald, der in den vier Inventuren LFI2 (1993-1995), LFI3 (2004-2006), LFI4 (2009-2017) und LFI5 (2018-2026) zu weniger als zwei Dritteln mit Sträuchern bedeckt war, zu Fuss aufgesucht werden konnte und bestockbar war, also nicht von Waldstrassen, Erholungsanlagen, Bächen, Lawinenzügen u.dgl. besetzt war.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1307,52 +1307,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AR71"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="55.272" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="57.557" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="45.846" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.10" bestFit="true" style="0"/>
     <col min="6" max="6" width="9.10" bestFit="true" style="0"/>
     <col min="7" max="7" width="9.10" bestFit="true" style="0"/>
     <col min="8" max="8" width="9.10" bestFit="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="9.10" bestFit="true" style="0"/>
     <col min="12" max="12" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
     <col min="15" max="15" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.10" bestFit="true" style="0"/>
     <col min="18" max="18" width="9.10" bestFit="true" style="0"/>
     <col min="19" max="19" width="9.10" bestFit="true" style="0"/>
     <col min="20" max="20" width="9.10" bestFit="true" style="0"/>
     <col min="21" max="21" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="9.10" bestFit="true" style="0"/>
     <col min="24" max="24" width="9.10" bestFit="true" style="0"/>
     <col min="25" max="25" width="9.10" bestFit="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
     <col min="27" max="27" width="5.856" bestFit="true" customWidth="true" style="0"/>
@@ -6408,51 +6408,51 @@
         <v>25</v>
       </c>
       <c r="AP48" s="6" t="s">
         <v>25</v>
       </c>
       <c r="AQ48" s="6" t="s">
         <v>25</v>
       </c>
       <c r="AR48" s="6" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="49" spans="1:44" customHeight="1" ht="21.75">
       <c r="A49" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 25.12.2025</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 25.12.2025</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2356651/654021</t>
           </r>
         </is>
       </c>
       <c r="C49" s="3"/>
       <c r="D49" s="3"/>
       <c r="E49" s="3"/>
       <c r="F49" s="3"/>
       <c r="G49" s="3"/>
       <c r="H49" s="3"/>
       <c r="I49" s="3"/>
       <c r="J49" s="3"/>
       <c r="K49" s="3"/>
       <c r="L49" s="3"/>
@@ -6480,261 +6480,261 @@
       <c r="AH49" s="3"/>
       <c r="AI49" s="3"/>
       <c r="AJ49" s="3"/>
       <c r="AK49" s="3"/>
       <c r="AL49" s="3"/>
       <c r="AM49" s="3"/>
       <c r="AN49" s="3"/>
       <c r="AO49" s="3"/>
       <c r="AP49" s="3"/>
       <c r="AQ49" s="3"/>
       <c r="AR49" s="3"/>
     </row>
     <row r="52" spans="1:44">
       <c r="A52" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">superficie for. in funz. tipo di danno (bosco giov. ≤ 129 cm)</t>
+            <t xml:space="preserve">Waldfläche nach Schadenart (Jungwaldpflanzen bis 129 cm)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #469</t>
           </r>
         </is>
       </c>
     </row>
     <row r="53" spans="1:44" customHeight="1" ht="29">
       <c r="A53" s="1" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="55" spans="1:44">
       <c r="A55" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">superficie for. con valut. di danni (bosco giov. ≤ 129 cm)  </t>
+            <t xml:space="preserve">Waldfläche nach Schadenansprache (Jungwaldpflanzen bis 129 cm)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #468</t>
           </r>
         </is>
       </c>
     </row>
     <row r="56" spans="1:44" customHeight="1" ht="29">
       <c r="A56" s="1" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="58" spans="1:44">
       <c r="A58" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">classe di grandezza (bosco giovane; ≤129 cm)</t>
+            <t xml:space="preserve">Grössenklasse (Jungwald; bis 129 cm)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2976</t>
           </r>
         </is>
       </c>
     </row>
     <row r="59" spans="1:44" customHeight="1" ht="29">
       <c r="A59" s="1" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="61" spans="1:44">
       <c r="A61" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">danni alle piante del bosco giovane (≤ 129 cm)</t>
+            <t xml:space="preserve">Schäden an Jungwaldpflanzen (bis 129 cm)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2980</t>
           </r>
         </is>
       </c>
     </row>
     <row r="62" spans="1:44" customHeight="1" ht="29">
       <c r="A62" s="1" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="64" spans="1:44">
       <c r="A64" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">regione biogeografica</t>
+            <t xml:space="preserve">biogeografische Region</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2586</t>
           </r>
         </is>
       </c>
     </row>
     <row r="65" spans="1:44" customHeight="1" ht="29">
       <c r="A65" s="1" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="67" spans="1:44">
       <c r="A67" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN2-IFN5 (area boscabile)</t>
+            <t xml:space="preserve">bestockbarer zugänglicher Wald ohne Gebüschwald LFI2-LFI5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2615</t>
           </r>
         </is>
       </c>
     </row>
     <row r="68" spans="1:44" customHeight="1" ht="29">
       <c r="A68" s="1" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="70" spans="1:44">
       <c r="A70" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="71" spans="1:44" customHeight="1" ht="29">
       <c r="A71" s="1" t="s">
         <v>219</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:AR1"/>
     <mergeCell ref="A2:AR2"/>